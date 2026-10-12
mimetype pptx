--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -33,110 +33,110 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3259fa73193e45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rab06a732aece47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R57e1fd14c52740a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R58ca080e8fb9479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0796bba9e43e4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4e5e7d2cc5e446ad" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra2ae776033a94fc6"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Raf64e27acca64138"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0ae075c2643b4cbe"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf80dd4a1829443a1"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra22d499201f14ca3"/>
-[...16 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R848954174b764940"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3ee9b115e63b4206"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0f9c797ba91045ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R233dab9da3d647b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rbea0e34ddc3a4c16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5fd5d3e8bb7e473e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R30a136d66dc64c61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd6e120cf906647a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re43920f54a344424"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R0d6056ff73894081"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf82d7f3d59e648be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re65e7f93fba048f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf9961b2c77374dc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R61d086019b074e34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R066732ea489e451d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd32689a1c9f74371"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R18ecde093f944e18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R2af06e75663e408e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3f5ba23cbbfb415c"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8c22db1c74f44948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra2ae776033a94fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ae075c2643b4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd3f5571731884192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra9db894c2d9c46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra22d499201f14ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra9b2670169334132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6170ddbf13c64df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R022610a02e30438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2b2e95b5e8d14fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R40680ec23a0d4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfaaa55d56aba4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R70c0b466c77149bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R22ce6748f6484276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R86eb6734ddf34e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfe87d7ec443f47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf28613a95312433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4a07979ed3574623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re3b7a40ca6a74a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8d13c3d6bf6e4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd227f17459fa4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R49d6937ff3494509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R848954174b764940" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re11aec088645480f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd6f104b542f746e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raf64e27acca64138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf80dd4a1829443a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2e9dea610c704dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R00886efe2e844c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3ee9b115e63b4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0f9c797ba91045ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R233dab9da3d647b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbea0e34ddc3a4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5fd5d3e8bb7e473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R30a136d66dc64c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd6e120cf906647a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re43920f54a344424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0d6056ff73894081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf82d7f3d59e648be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re65e7f93fba048f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf9961b2c77374dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R61d086019b074e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R066732ea489e451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd32689a1c9f74371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R18ecde093f944e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2af06e75663e408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3f5ba23cbbfb415c" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R72d642cf46454248" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -340,102 +340,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R11d161df927e4320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52b59f642f664019" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R61fc9e4b97d3402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1eb0858f0ddf459c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbbfa3bc3034d4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bf3185a4d9d4653" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R101a0499ac114465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R136b3414b6384a25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R418867ee1d204322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61043c2ede274343" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra76c4b6f7a154c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc666fd5da0434f2b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf3bbdb724e624405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf18ac6ddafe4e24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R57fa7fe366044802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30433f7b196741cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5e82d217bbc7402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb2b136d8b0044ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc297f79acd654a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb82aee30d3e4251" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfdf04244d2dd4a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recdef9751199467d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R93bfac48196e43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R504b3deb712e4531" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9ec5c3dc9b354793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ce31ada565c49b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcc959f5ac3a94bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf04ac24d20464ab3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R013b0dfe79614dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref92bad8ffcc4af7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfd130bb081064c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6b9ec47672e4a9b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R67101acf86ba4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d5ac5f4e7264bb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf3f87735cc1f4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0c44368a7964f6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra8eaea019f904c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22ca414e030541bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb8cfada4c93c4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81c085e29e734f07" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2104,100 +2104,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re3a74c8850d4416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R80f6867ea6db4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8647ae7106f44d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb6cbd8a1686941a3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc5f8f0e2a44b43d9" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R15034323d7d441b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R565514e3100d4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R16a5928871ff4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc58b616b77594782" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6c2e8dd009534987" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R80f6867ea6db4b69"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R565514e3100d4873"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8647ae7106f44d36"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R16a5928871ff4721"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3223,116 +3223,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb6cbd8a1686941a3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc58b616b77594782"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re76c5824180749dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd3df66b1c88f4c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91512082bc0847ad" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R828105af54764b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc670a279c5704eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R390ad4854a4b424f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd3df66b1c88f4c6f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R91512082bc0847ad"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc670a279c5704eb6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R390ad4854a4b424f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3396,102 +3396,102 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61a9b609ce4a494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1c50cb6608244125" /></Relationships>
-[...50 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87bdfbd26f5448ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rbfd5b4cf2cd54ab7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98bd062fd8d845ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Radd2420f40be445c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b4947954dde4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0bc83c55ae674397" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23c010b8e34c4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re76cc48c2f0e4829" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re868dc8ef59c4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R7d0b63f1bc8748d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc7d176986e3e47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R5333a51185924b02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff31a8587ae842c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R3bcf72e6eaed49b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f39983658164a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R80ee18b72d864333" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b1a54c4797b46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R01bab2699c074831" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R670f737adc8240a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Reb4997e881924cb1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ded7aec8d684206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rff1e25be5fe1452a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57ca7c8e7ece4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rbde995c8d25b41de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R968f70b5faca41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R2ecfec59fd28490f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd14b55a92b574a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R80d6cb2a26ed4416" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50dd74f40e1f49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Raa8532c8ecb54f56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d02fd4d071a4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rcb6d400c6ad445c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7abde9d28ce4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R8c4d3ccd00f74a1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R171039c6c55d436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4e832d24f77d4a71" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8acf922a6564b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rab13cbc58fbd489a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3509,65 +3509,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Leviticus 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3585,183 +3589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:9  |  Leviticus 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從平安祭中，將火祭獻給耶和華，其中的脂油和整肥尾巴都要在靠近脊骨處取下，並要把蓋臟的脂油和臟上所有的脂油，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall offer of the sacrifice of the peace offering an offering made by fire unto the LORD; the fat thereof, and the whole rump, it shall he take off hard by the backbone; and the fat that covereth the inwards, and all the fat that is upon the inwards,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3777,183 +3743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:10  |  Leviticus 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>兩個腰子和腰子上的脂油，就是靠腰兩旁的脂油，並肝上的網子和腰子，一概取下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the two kidneys, and the fat that is upon them, which is by the flanks, and the caul above the liver, with the kidneys, it shall he take away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3969,183 +3897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:11  |  Leviticus 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司要在壇上焚燒，是獻給耶和華為食物的火祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the priest shall burn it upon the altar: it is the food of the offering made by fire unto the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4161,183 +4051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:12  |  Leviticus 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人的供物若是山羊，必在耶和華面前獻上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if his offering be a goat, then he shall offer it before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4353,179 +4205,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:13  |  Leviticus 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要按手在山羊頭上，宰於會幕前。亞倫的子孫要把血灑在壇的周圍，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall lay his hand upon the head of it, and kill it before the tabernacle of the congregation: and the sons of Aaron shall sprinkle the blood thereof upon the altar round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4545,183 +4359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:14  |  Leviticus 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又把蓋臟的脂油和臟上所有的脂油，兩個腰子和腰子上的脂油，就是靠腰兩旁的脂油，並肝上的網子和腰子，一概取下，獻給耶和華為火祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall offer thereof his offering, even an offering made by fire unto the LORD; the fat that covereth the inwards, and all the fat that is upon the inwards,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4737,183 +4513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:15  |  Leviticus 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）又把蓋臟的脂油和臟上所有的脂油，兩個腰子和腰子上的脂油，就是靠腰兩旁的脂油，並肝上的網子和腰子，一概取下，獻給耶和華為火祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the two kidneys, and the fat that is upon them, which is by the flanks, and the caul above the liver, with the kidneys, it shall he take away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4929,183 +4667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:16  |  Leviticus 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>祭司要在壇上焚燒，作為馨香火祭的食物。脂油都是耶和華的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the priest shall burn them upon the altar: it is the food of the offering made by fire for a sweet savour: all the fat is the LORD’s.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5121,183 +4821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:17  |  Leviticus 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在你們一切的住處，脂油和血都不可吃；這要成為你們世世代代永遠的定例。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It shall be a perpetual statute for your generations throughout all your dwellings, that ye eat neither fat nor blood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5313,183 +4975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:1  |  Leviticus 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人獻供物為平安祭，若是從牛群中獻，無論是公的是母的，必用沒有殘疾的獻在耶和華面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if his oblation be a sacrifice of peace offering, if he offer it of the herd; whether it be a male or female, he shall offer it without blemish before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5505,179 +5129,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:2  |  Leviticus 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要按手在供物的頭上，宰於會幕門口。亞倫子孫作祭司的，要把血灑在壇的周圍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall lay his hand upon the head of his offering, and kill it at the door of the tabernacle of the congregation: and Aaron’s sons the priests shall sprinkle the blood upon the altar round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5697,183 +5283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:3  |  Leviticus 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從平安祭中，將火祭獻給耶和華，也要把蓋臟的脂油和臟上所有的脂油，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall offer of the sacrifice of the peace offering an offering made by fire unto the LORD; the fat that covereth the inwards, and all the fat that is upon the inwards,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5889,183 +5437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:4  |  Leviticus 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並兩個腰子和腰子上的脂油，就是靠腰兩旁的脂油，與肝上的網子和腰子，一概取下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the two kidneys, and the fat that is on them, which is by the flanks, and the caul above the liver, with the kidneys, it shall he take away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6081,179 +5591,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:5  |  Leviticus 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞倫的子孫要把這些燒在壇的燔祭上，就是在火的柴上，是獻與耶和華為馨香的火祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Aaron’s sons shall burn it on the altar upon the burnt sacrifice, which is upon the wood that is on the fire: it is an offering made by fire, of a sweet savour unto the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6273,183 +5745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:6  |  Leviticus 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「人向耶和華獻供物為平安祭，若是從羊群中獻，無論是公的是母的，必用沒有殘疾的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if his offering for a sacrifice of peace offering unto the LORD be of the flock; male or female, he shall offer it without blemish.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,183 +5899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:7  |  Leviticus 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若獻一隻羊羔為供物，必在耶和華面前獻上，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If he offer a lamb for his offering, then shall he offer it before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6657,179 +6053,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 3:8  |  Leviticus 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並要按手在供物的頭上，宰於會幕前。亞倫的子孫要把血灑在壇的周圍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall lay his hand upon the head of his offering, and kill it before the tabernacle of the congregation: and Aaron’s sons shall sprinkle the blood thereof round about upon the altar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>