--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R408733c01a1c4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8996a1b94c3843c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc6c793d272894194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb7704f0ed97d4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc9a7886c5f274bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb689fe81f3d64425" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8a248e91ed8e4028"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R41fc476bf70346bd"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb13ff68e1d4c47b6"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R45bc8fb1ff9a4436"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R659160f10a494674"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R508dc8a5e6ac44de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R733b9caf1cfd4e72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rba7e57da3aa14292"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Reb0359990b084e1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5a1c0dd4cf384684"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rebea0f14b43642ee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc8f9c6c7ae3544ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rbba01baa153040c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R892327852cce4467"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R1bb01474e5334cda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ree3fba34a1ed4ede"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd7e865d9faa24ccb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb2a60e85d2ff4518"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R21f5a9b88622473c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R805a673a15314f45"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd4541b7098064eff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9e6ff313b077493a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R12cc93b263644ec6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R4387fe506c124975"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R13a2b5069f794097"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R1bbf06b591654e89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R91ef83ac38714a4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R24985c874cb04ba2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R4f785caac8d84263"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Raf0ac538c5184ee6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rcc67589322a24c99"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb4342aaa13e14be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8a248e91ed8e4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb13ff68e1d4c47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R512f9973ed7f4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R794fd39e72f946e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R659160f10a494674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R59745dd14c4149ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9bd327a25c824dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4c8c1b866c574703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R43137e661df5483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re0dacbec49974517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7b4c4919acd04faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2b11bdb04c6b44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb3e5f7292f9740ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7835e765445a42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R67049f1f04664f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb2e4fedfeafb4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra13877e2e1e74049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc1819f6e3db340a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9b1e0a6e83354bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1b2a11c85b7e4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2b2158c1e6004e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc2c6837856294fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re23949fadea94bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb551810c2b0a4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf0fec3c6fe0a437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc3251e97fe614168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1018e2626e894cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc0f1338d097d4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R508dc8a5e6ac44de" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8b4467b0bed1469c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3f9ebe236ede4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R41fc476bf70346bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45bc8fb1ff9a4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2237fda39a564c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb659e61708f94619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R733b9caf1cfd4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rba7e57da3aa14292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Reb0359990b084e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5a1c0dd4cf384684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rebea0f14b43642ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc8f9c6c7ae3544ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbba01baa153040c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R892327852cce4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1bb01474e5334cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ree3fba34a1ed4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd7e865d9faa24ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb2a60e85d2ff4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R21f5a9b88622473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R805a673a15314f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd4541b7098064eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9e6ff313b077493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R12cc93b263644ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4387fe506c124975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R13a2b5069f794097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1bbf06b591654e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R91ef83ac38714a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R24985c874cb04ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4f785caac8d84263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Raf0ac538c5184ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rcc67589322a24c99" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rfdb1e83e25724504" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rce5c02038b6d40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd02e1a55d3064ad2" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R64fd270feb7948da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdfc7d8529d144fc1" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1043f455492340ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc46a7e25c18843f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd094bf0a073147f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64746a1a5ead4af6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R47604c8c7bed495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc470413815cf478d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R259b1a13850f45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73a497733cb440dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re4e3c9e3a3204110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24be319871d849d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9e4281a206164960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbef4d44215844112" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5c392fe2e0e944e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5204424d3314a50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb72e85e0fab84652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f755d91109443e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcf0a961fffe748d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba95bee922644796" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc0e9047b977c4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf1e5110532a248cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb8007f196bdb4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recb63ecefc61490b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R48ce6c4beb2b447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5831a08db01e4187" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2d095f7446e84682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20442c18ee6e4a17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0ea9e7d0a0154d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae5e55fadf9b4373" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R75b6b1bd9fde4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77aa63976db64d6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc719bc2be8504ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R848ba200693947c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb9482233d98e4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3859f87529e54a0b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2ed755fec018496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61f0656ea00645dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R086b2c5c52824555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf77b35f665694592" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R17994275154346ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdfde75aaec524d55" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbaf8be26b6d34a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e285e03ead54f63" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R542ee395e7e54916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9286accac45c4c1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R37279a53cd1e4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c091b49a2a344a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9af792d6b8384c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43c46dbdec7a4177" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R35f08f143fab4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11150920000e40bb" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1ef25f3dbe3744d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R23e851da65c34fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf63cbaf0e97246a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re413ba0bbd0b40d4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfbc09f581ff44a36" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3814d2ab96894a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R28f097641fba499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3d4ab06c4cc84676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R62ace6d71c1146a9" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4d3af45423b44ee7" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R23e851da65c34fdf"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R28f097641fba499b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf63cbaf0e97246a3"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3d4ab06c4cc84676"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re413ba0bbd0b40d4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R62ace6d71c1146a9"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R1037737be3004f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R318c5ab488be4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ab821b016f24296" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdd463cffcf144546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re2885268951b433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R262bc269a1344fb2" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R318c5ab488be4779"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8ab821b016f24296"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re2885268951b433f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R262bc269a1344fb2"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c5ceb67349c4f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra00d968e736a4f09" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R143c94e5a4a64e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R50185efd65284a6a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf0276db021d14c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbaea2493c758428e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18d8999b0cce434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc089ae8bc8ae4c62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9141f418396044c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf1db1cfcee5b435e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dc32bc299cb419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R950e8bda596c4248" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2a29811f9f243c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R9bbcd746394e426e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfdf70f4d89ae46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd07b60ecc4da4f70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17a6c2a8405842a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd7cae16a59774418" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddaad4a92e1449ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R07ef5904c3f7462b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5656f8adb97d4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R3b47129b5b1540e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra285dfb0c6e44002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R1af8302b08764e96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e72521ab55c4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R3385d330e1c5458b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46d00319e91e492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R12e77efa4fd6408b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf80ef38e021f4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R80e332daba5342be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6fdb620361504a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R0ff10f6e06d74716" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e7795de6b4b43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rf671ab8f5ab44109" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9fe143b1c692442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R3f04ebe323464c9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8856a76ab2104c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rf96bd40bcd6c4f0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfefbf3744b224575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rd1421877bcfc452e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56519c57afdb4012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5b85ff0546134e82" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7fc826c87724b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R866052b5e146416b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9a21539f01d458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R99883463a2074c18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ecae5ab655745f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rececf833fa494396" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ac615a420d2495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R34be4266a65b4bf4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba4994edc6184a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbe9b4e3362054511" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b4296cb52e14a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R72b85753d7ef4f3b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記第9章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Leviticus 9 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,179 +4317,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:9  |  Leviticus 9:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞倫的兒子把血奉給他，他就把指頭蘸在血中，抹在壇的四角上，又把血倒在壇腳那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Aaron brought the blood unto him: and he dipped his finger in the blood, and put it upon the horns of the altar, and poured out the blood at the bottom of the altar:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:10  |  Leviticus 9:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟有贖罪祭的脂油和腰子，並肝上取的網子，都燒在壇上，是照耶和華所吩咐摩西的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the fat, and the kidneys, and the caul above the liver of the sin offering, he burnt upon the altar; as the LORD commanded Moses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:11  |  Leviticus 9:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又用火將肉和皮燒在營外。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the flesh and the hide he burnt with fire without the camp.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:12  |  Leviticus 9:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞倫宰了燔祭牲，他兒子把血遞給他，他就灑在壇的周圍，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he slew the burnt offering; and Aaron’s sons presented unto him the blood, which he sprinkled round about upon the altar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:13  |  Leviticus 9:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又把燔祭一塊一塊地、連頭遞給他，他都燒在壇上；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they presented the burnt offering unto him, with the pieces thereof, and the head: and he burnt them upon the altar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:14  |  Leviticus 9:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又洗了臟腑和腿，燒在壇上的燔祭上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he did wash the inwards and the legs, and burnt them upon the burnt offering on the altar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:15  |  Leviticus 9:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他奉上百姓的供物，把那給百姓作贖罪祭的公山羊宰了，為罪獻上，和先獻的一樣；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he brought the people’s offering, and took the goat, which was the sin offering for the people, and slew it, and offered it for sin, as the first.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:16  |  Leviticus 9:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也奉上燔祭，照例而獻。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he brought the burnt offering, and offered it according to the manner.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:17  |  Leviticus 9:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又奉上素祭，從其中取一滿把，燒在壇上；這是在早晨的燔祭以外。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he brought the meat offering, and took an handful thereof, and burnt it upon the altar, beside the burnt sacrifice of the morning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,179 +5703,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:18  |  Leviticus 9:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞倫宰了那給百姓作平安祭的公牛和公綿羊。他兒子把血遞給他，他就灑在壇的周圍；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He slew also the bullock and the ram for a sacrifice of peace offerings, which was for the people: and Aaron’s sons presented unto him the blood, which he sprinkled upon the altar round about,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:1  |  Leviticus 9:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了第八天，摩西召了亞倫和他兒子，並以色列的眾長老來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass on the eighth day, that Moses called Aaron and his sons, and the elders of Israel;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:19  |  Leviticus 9:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又把公牛和公綿羊的脂油、肥尾巴，並蓋[臟]的脂油與腰子，和肝上的網子，都遞給他；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the fat of the bullock and of the ram, the rump, and that which covereth the inwards, and the kidneys, and the caul above the liver:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:20  |  Leviticus 9:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把脂油放在胸上，他就把脂油燒在壇上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they put the fat upon the breasts, and he burnt the fat upon the altar:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:21  |  Leviticus 9:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>胸和右腿，亞倫當作搖祭，在耶和華面前搖一搖，都是照摩西所吩咐的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the breasts and the right shoulder Aaron waved for a wave offering before the LORD; as Moses commanded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:22  |  Leviticus 9:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞倫向百姓舉手，為他們祝福。他獻了贖罪祭、燔祭、平安祭就下來了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Aaron lifted up his hand toward the people, and blessed them, and came down from offering of the sin offering, and the burnt offering, and peace offerings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:23  |  Leviticus 9:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西、亞倫進入會幕，又出來為百姓祝福，耶和華的榮光就向眾民顯現。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses and Aaron went into the tabernacle of the congregation, and came out, and blessed the people: and the glory of the LORD appeared unto all the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,179 +6781,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:24  |  Leviticus 9:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有火從耶和華面前出來，在壇上燒盡燔祭和脂油；眾民一見，就都歡呼，俯伏在地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there came a fire out from before the LORD, and consumed upon the altar the burnt offering and the fat: which when all the people saw, they shouted, and fell on their faces.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:2  |  Leviticus 9:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對亞倫說：「你當取牛群中的一隻公牛犢作贖罪祭，一隻公綿羊作燔祭，都要沒有殘疾的，獻在耶和華面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto Aaron, Take thee a young calf for a sin offering, and a ram for a burnt offering, without blemish, and offer them before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,179 +7089,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:3  |  Leviticus 9:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你也要對以色列人說：『你們當取一隻公山羊作贖罪祭，又取一隻牛犢和一隻綿羊羔，都要一歲、沒有殘疾的，作燔祭，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And unto the children of Israel thou shalt speak, saying, Take ye a kid of the goats for a sin offering; and a calf and a lamb, both of the first year, without blemish, for a burnt offering;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:4  |  Leviticus 9:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又取一隻公牛，一隻公綿羊作平安祭，獻在耶和華面前，並取調油的素祭，因為今天耶和華要向你們顯現。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Also a bullock and a ram for peace offerings, to sacrifice before the LORD; and a meat offering mingled with oil: for to day the LORD will appear unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:5  |  Leviticus 9:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是他們把摩西所吩咐的，帶到會幕前；全會眾都近前來，站在耶和華面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they brought that which Moses commanded before the tabernacle of the congregation: and all the congregation drew near and stood before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:6  |  Leviticus 9:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西說：「這是耶和華吩咐你們所當行的；耶和華的榮光就要向你們顯現。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses said, This is the thing which the LORD commanded that ye should do: and the glory of the LORD shall appear unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:7  |  Leviticus 9:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西對亞倫說：「你就近壇前，獻你的贖罪祭和燔祭，為自己與百姓贖罪，又獻上百姓的供物，為他們贖罪，都照耶和華所吩咐的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses said unto Aaron, Go unto the altar, and offer thy sin offering, and thy burnt offering, and make an atonement for thyself, and for the people: and offer the offering of the people, and make an atonement for them; as the LORD commanded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 9:8  |  Leviticus 9:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是，亞倫就近壇前，宰了為自己作贖罪祭的牛犢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Aaron therefore went unto the altar, and slew the calf of the sin offering, which was for himself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>