--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -91,139 +91,139 @@
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R19aeb9a755014af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb1cffa29193f455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfe3210ee743d42d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5b997a4ddcdb4a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R70173c8cc61f4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R82b3fd952ed8470c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R301075a4f418463a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3ec6739d27164ba5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9f30e6eb32a84ab9"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2d9c1be0b6d54088"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbd6c55a350d649fe"/>
-[...45 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Re7bc0ee3cff548a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3f3cf9b5508348e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Raaeb853af0414017"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R56ab289a7cbd489d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R161aa09daff740c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6f1aaf2de89d4bca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd82e65ffa95e45a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7cf3df884d7f41dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6c6b4782369a4b39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2d87107531084494"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R25d95c87d6784f09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Re64499dca41b4d0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R846ff0183a8341d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rbc9a86e627b64d9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd53b26e3d5ce48a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd1d36c96e07c449e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re8ae124913d94ae8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R459ea9c0b2d74977"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R0f868cc21d0941b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc0002d66ece147b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R7ce5f46b249a4585"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R4fdcf209b226494d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R422016f496794dce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R86e6427137aa4e30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R969cd15ed20f47c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rcc66bb29044c4309"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rc1038e70ea89490a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rfe4c65ca4ac640fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R8505a48d4ee4424a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R450b3264d48e44b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rbc2ce4f2a0124f62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R9cb6739420234e10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R831d601fb8fb4a66"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rd220f1d924294654"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Raaebd4579a604b8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R02357e1e6fba40a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R71de5e116b1143ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Rc921810e71074535"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R5a845aaefb7843d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R809288fdc6134e32"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R79a2a885efa14736"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Rdb276316d763464c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R83495d274d7b442b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R597699f170014e66"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R74a9753542084f58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="R6335cc549a43445e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="Rcacd6ff13e9d4ba1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="R3abfa778d8bd4772"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R613339326feb456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R301075a4f418463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f30e6eb32a84ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7fab23112612463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R163f5e48147342bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbd6c55a350d649fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rae6548f5fa574dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R42df4ec9814e4e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4869b25728924d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R58138fe0ae5a4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rda1d7a9baccc4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6a8c87c00e4e4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R24c09ef5d2c74755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5cbe4831c11a4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3a1139d3c80a43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R55cd3f5c4afe43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R10282c18677f4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R121409f623164347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R96006f7cffef499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rff7e8029b54640b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcf31c21d8aa74d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R950edee098344a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd16cc2ff49944bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9718efdc6eb841b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra7ac2e9c59004d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R85edca037ad74617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rae64f2767727434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3e725e6310f34306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2a2a801f13d2487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R50a378f4ca924135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R0b11119c188a4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re28aeda5b7294505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd6ee2e40bbbe49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7ef6efff86a848cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6aa9021f433749e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R6fe3ae1e2b7f4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc13eb25513904169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rb86ac9ee8e0e49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Re0632a4606084190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R8da5d678edbb487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R611709d5f3594dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rb3394e4bf6684562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Ra48fc2c0678b431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rfeac464a24a04fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R3c1acd761b9c407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R31829a2c2c394568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R7c546496b812459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Ra5f1a5e399374c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R7dcbdec2ca6b4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R0cf614be9d9e4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R0b4b37ceec6e4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Re7bc0ee3cff548a9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9c4a837a21e04ab7" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Reb8f746377794671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3ec6739d27164ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d9c1be0b6d54088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R17efb148991d4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8e654f8d426b462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3f3cf9b5508348e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Raaeb853af0414017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R56ab289a7cbd489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R161aa09daff740c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6f1aaf2de89d4bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd82e65ffa95e45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7cf3df884d7f41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6c6b4782369a4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2d87107531084494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R25d95c87d6784f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re64499dca41b4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R846ff0183a8341d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbc9a86e627b64d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd53b26e3d5ce48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd1d36c96e07c449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re8ae124913d94ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R459ea9c0b2d74977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0f868cc21d0941b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc0002d66ece147b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7ce5f46b249a4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4fdcf209b226494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R422016f496794dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R86e6427137aa4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R969cd15ed20f47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rcc66bb29044c4309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc1038e70ea89490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rfe4c65ca4ac640fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8505a48d4ee4424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R450b3264d48e44b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rbc2ce4f2a0124f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R9cb6739420234e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R831d601fb8fb4a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rd220f1d924294654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Raaebd4579a604b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R02357e1e6fba40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R71de5e116b1143ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rc921810e71074535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R5a845aaefb7843d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R809288fdc6134e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R79a2a885efa14736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rdb276316d763464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R83495d274d7b442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R597699f170014e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R74a9753542084f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R6335cc549a43445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rcacd6ff13e9d4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R3abfa778d8bd4772" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R723c3a19599a403c" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -427,189 +427,189 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R813fc62b5c774830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61c209232e0b4855" /></Relationships>
-[...137 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2f28de5822194d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree437e98ff484ee9" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcd8d279847794a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75fac61382984d6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3109fc2f571e43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5444990d09846e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R922b12db19834e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1b563bf000f4540" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8407513e0c8942c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd467c5805e624b17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb8a18354c80c40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R021c1d42daa04949" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8a51a65d5fb94fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1b6e5ce34a143d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6d82f64d8fb34cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf05aa63d57314f98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R96f5bf7b0c354ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c76fce87f3f4f3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R51cef094fbfb43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ccc2a22d9d145ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb6bd2f116a8e4320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61c5ef4457224b49" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf06f307be63e45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9805c60f6bd445e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R76b376010ae244e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38996fa8eed144a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R480de45fe6774d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbf23cefde184590" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R09069907e5ea480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R885a2d4643024c34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re783b23e8c004b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77741ce0d20b4be2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re7cab3ea39714056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3c46174d211470e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R99ce2b8509704d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd757b825dbc644ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5482e5843a4e4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9123eabf76d4c00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3c39dc2416db43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf4544467c1d45e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc013d5a616024a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e57a9fd7b954247" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Recf145d977dc43d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c33f84829a34985" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R6e85a804762c4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72373c83425b47c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5f3ec55dee654151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9de91b4fca134432" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R3f6531b8427748e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b9c8dc6692545cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R5b2a8ebc8f694487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e45f0fb3e394089" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rf1a0d3303f294403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4ca9ec3c3184fb1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R28ea68927ba24a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61782e52c53a4138" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R61c6bb35ee454aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87ac750a5f184dc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rd08254ee70e14dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74b7f92583e84e78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R5c78f51ea0ee4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c82a4dfef854808" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Ref0e9be13d884f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c9656b354a14ed2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rb6a359f12dfa44a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe22962bfd264dec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R389e95335cd848a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ff249f8335b435a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6320b8377ee5466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23ac656777f74bf4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rea96e27c2c5643c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra56f2158f8c84aff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R26795708aec14c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e678b4c51444ebd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R857cc6b63d0d491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4776d8bda7204000" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rc617a69a2e3f4d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6aa4ed36b032439c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R5954315135224276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47499c4a76a349e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R2e1e9972d80b470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R444a25c8eb1d47ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rc37138ad25284ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d93c46635dc445b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R2fcd82e264c34391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c5ceb88769b4d98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R394590f85bbb4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R057dadaf41254f10" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4fa7b528d20e421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd6f0ba834f94d8a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R58bac62e3cf74f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R821cb65a4b464c4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9845c3c149ff4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc5ab6e9b521477a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd093cc6b9c8446cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27f4a58444974c31" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5033,100 +5033,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R935a20af36574148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc403c396a14a473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8c10d10f5954457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdc3aae06299b428f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5a5155db97d74f6c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R76d24a57aa154ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re9148dc61dd240a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra45090c4bc434041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R33c43979229a460e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0002e27bd83942c9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc403c396a14a473b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re9148dc61dd240a2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8c10d10f5954457f"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra45090c4bc434041"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6152,116 +6152,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdc3aae06299b428f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R33c43979229a460e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8efc380adb274659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8fbbc0bcaf1949a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa0f1af170f2480a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R25fcca666aaa4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc94bece41f9b446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb23194f932be400e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8fbbc0bcaf1949a4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Raa0f1af170f2480a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc94bece41f9b446c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb23194f932be400e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -6325,189 +6325,189 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R264610b2e53c42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R932f908302bb49b9" /></Relationships>
-[...137 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re37b5ad0048d4664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc4f63cf2065e4ac6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb93b3ac474e24afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7dfed3cc3621429c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb09f05bc10bd4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R027c38c8ef51455e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0099a7ed9d184e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R13e4acc214054cad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9aa4e9716a6a4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra415cd624f5b4ea6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R123cbe389eb74b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ra6322db021d445b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R521577b5a63a4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R9773d02fc5e9498b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0005e75bcdeb4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc9827090f5704181" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f88b87f360d4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R191e5fe918a545e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R727de3609f384e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R459514ecd77a483c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4585835570e4f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R5346582d719c437c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f16af2c3f4344c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rf1d74a85bbcc4e56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4256e3dcff3d4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R55c6849723034e17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae070195d06a4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R86d7ebd537dc4146" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2efe320345474ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R60c7cdb1927842d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8eb34eb358664dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R05c0fed3a5424cb2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf21b34e0add14ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R0e60938bda9e461f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbdac55a4caa44284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rce87f2f482274f04" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97b3027f81004868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R9c20a02d92b94048" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39b1e01a339f494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R774290a10fdc46bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4bd7ea039d340fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rb7f844823bd04714" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref5fd51263f244c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rc72708757d654cf7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8dda0e8be1644f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rc31ad0ff12e44d81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc25e31ef8ad04c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rec0ff4b9975d4fad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbeb9c0abfcd94d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R41d725476c8e4eaa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra01d7fcab7594964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R7bd39b5f2da04878" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd59dc4d90ac443b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R866af0ee2e3340a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47b9e5c1441548a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R6c47f4b4f7944de4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3230d652fd0645b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rd2ff7ee98aed4b48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddc73352a85c4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R6d722c4c11de47cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re17f9b231c3f451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R460ab98ea1fa491a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c37d1484d6f4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="Rd7f061930ccf493c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83c9500af4ef4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R919decc7a24d4040" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f30dd29838b47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rf43a7a61820b4422" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa7eef2a1e2f4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra05bf05a23244b30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9be2118031f74bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="Ra5aa6af4aa274c21" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08958cbb0f564c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R0ff23b64bcfa49bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba270bac2c254198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R964ed8021edb4dd0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a42fbfd8c5d4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R3d44d9bb927e4bed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e3e4bca67af4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="R9bc625604fd245d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81a8f51369d1409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="R36f3341da6044eee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14772d6ae84248fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R76f3356da2b34cfb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6641eec07d074d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="Rf4de77f16cdd475c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9caaaca580bd4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6f718a562f6a4838" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07e06fa2d25e4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re84e97a8b5034248" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f344847a6514a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R809679011c754e47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cc876efd0ed446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R5555be0abf864c9a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18cbb9bb174a4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb22b226fee554444" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6525,65 +6525,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記第26章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Leviticus 26 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6601,183 +6605,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:9  |  Leviticus 26:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要眷顧你們，使你們生養眾多，也要與你們堅定所立的約。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I will have respect unto you, and make you fruitful, and multiply you, and establish my covenant with you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6759,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:10  |  Leviticus 26:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要吃陳糧，又因新糧挪開陳糧。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall eat old store, and bring forth the old because of the new.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6913,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:11  |  Leviticus 26:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要在你們中間立我的帳幕；我的心也不厭惡你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will set my tabernacle among you: and my soul shall not abhor you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +7067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:12  |  Leviticus 26:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要在你們中間行走；我要作你們的神，你們要作我的子民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will walk among you, and will be your God, and ye shall be my people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,179 +7221,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:13  |  Leviticus 26:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是耶和華－你們的神，曾將你們從埃及地領出來，使你們不作埃及人的奴僕；我也折斷你們所負的軛，叫你們挺身而走。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am the LORD your God, which brought you forth out of the land of Egypt, that ye should not be their bondmen; and I have broken the bands of your yoke, and made you go upright.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7561,183 +7375,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:14  |  Leviticus 26:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們若不聽從我，不遵行我的誡命，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if ye will not hearken unto me, and will not do all these commandments;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7529,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:15  |  Leviticus 26:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>厭棄我的律例，厭惡我的典章，不遵行我一切的誡命，背棄我的約，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if ye shall despise my statutes, or if your soul abhor my judgments, so that ye will not do all my commandments, but that ye break my covenant:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7683,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:16  |  Leviticus 26:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我待你們就要這樣：我必命定驚惶，叫眼目乾癟、精神消耗的癆病熱病轄制你們。你們也要白白地撒種，因為仇敵要吃你們所種的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I also will do this unto you; I will even appoint over you terror, consumption, and the burning ague, that shall consume the eyes, and cause sorrow of heart: and ye shall sow your seed in vain, for your enemies shall eat it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:17  |  Leviticus 26:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要向你們變臉，你們就要敗在仇敵面前。恨惡你們的，必轄管你們；無人追趕，你們卻要逃跑。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will set my face against you, and ye shall be slain before your enemies: they that hate you shall reign over you; and ye shall flee when none pursueth you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8329,183 +7991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:18  |  Leviticus 26:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們因這些事若還不聽從我，我就要為你們的罪加七倍懲罰你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if ye will not yet for all this hearken unto me, then I will punish you seven times more for your sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8521,179 +8145,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:1  |  Leviticus 26:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們不可做甚麼虛無的神[像]，不可立雕刻的偶像或是柱像，也不可在你們的地上安甚麼鏨成的石像，向它跪拜，因為我是耶和華－你們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall make you no idols nor graven image, neither rear you up a standing image, neither shall ye set up any image of stone in your land, to bow down unto it: for I am the LORD your God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8713,183 +8299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:19  |  Leviticus 26:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必斷絕你們因勢力而有的驕傲，又要使[覆]你們的天如鐵，[載]你們的地如銅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will break the pride of your power; and I will make your heaven as iron, and your earth as brass:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8905,183 +8453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:20  |  Leviticus 26:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要白白地勞力；因為你們的地不出土產，其上的樹木也不結果子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And your strength shall be spent in vain: for your land shall not yield her increase, neither shall the trees of the land yield their fruits.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9097,183 +8607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:21  |  Leviticus 26:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們行事若與我反對，不肯聽從我，我就要按你們的罪加七倍降災與你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if ye walk contrary unto me, and will not hearken unto me; I will bring seven times more plagues upon you according to your sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9289,183 +8761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:22  |  Leviticus 26:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也要打發野地的走獸到你們中間，搶吃你們的兒女，吞滅你們的牲畜，使你們的人數減少，道路荒涼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will also send wild beasts among you, which shall rob you of your children, and destroy your cattle, and make you few in number; and your high ways shall be desolate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9481,183 +8915,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:23  |  Leviticus 26:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們因這些事若仍不改正歸我，行事與我反對，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if ye will not be reformed by me by these things, but will walk contrary unto me;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9673,183 +9069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:24  |  Leviticus 26:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就要行事與你們反對，因你們的罪擊打你們七次。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then will I also walk contrary unto you, and will punish you yet seven times for your sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9865,183 +9223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:25  |  Leviticus 26:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又要使刀劍臨到你們，報復你們背約的仇；聚集你們在各城內，降瘟疫在你們中間，也必將你們交在仇敵的手中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will bring a sword upon you, that shall avenge the quarrel of my covenant: and when ye are gathered together within your cities, I will send the pestilence among you; and ye shall be delivered into the hand of the enemy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10057,179 +9377,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:26  |  Leviticus 26:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要折斷你們的杖，就是斷絕你們的糧。那時，必有十個女人在一個爐子給你們烤餅，按分量秤給你們；你們要吃，也吃不飽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when I have broken the staff of your bread, ten women shall bake your bread in one oven, and they shall deliver you your bread again by weight: and ye shall eat, and not be satisfied.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10249,183 +9531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:27  |  Leviticus 26:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們因這一切的事若不聽從我，卻行事與我反對，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if ye will not for all this hearken unto me, but walk contrary unto me;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10441,183 +9685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:28  |  Leviticus 26:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就要發烈怒，行事與你們反對，又因你們的罪懲罰你們七次。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then I will walk contrary unto you also in fury; and I, even I, will chastise you seven times for your sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10633,183 +9839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:2  |  Leviticus 26:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要守我的安息日，敬我的聖所。我是耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall keep my sabbaths, and reverence my sanctuary: I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10825,183 +9993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:29  |  Leviticus 26:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且你們要吃兒子的肉，也要吃女兒的肉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall eat the flesh of your sons, and the flesh of your daughters shall ye eat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11017,183 +10147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:30  |  Leviticus 26:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又要毀壞你們的邱壇，砍下你們的日像，把你們的屍首扔在你們偶像的身上；我的心也必厭惡你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will destroy your high places, and cut down your images, and cast your carcases upon the carcases of your idols, and my soul shall abhor you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11209,183 +10301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:31  |  Leviticus 26:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要使你們的城邑變為荒涼，使你們的眾聖所成為荒場；我也不聞你們馨香的香氣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will make your cities waste, and bring your sanctuaries unto desolation, and I will not smell the savour of your sweet odours.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11401,183 +10455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:32  |  Leviticus 26:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要使地成為荒場，住在其上的仇敵就因此詫異。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will bring the land into desolation: and your enemies which dwell therein shall be astonished at it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11593,183 +10609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:33  |  Leviticus 26:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要把你們散在列邦中；我也要拔刀追趕你們。你們的地要成為荒場；你們的城邑要變為荒涼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will scatter you among the heathen, and will draw out a sword after you: and your land shall be desolate, and your cities waste.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11785,183 +10763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:34  |  Leviticus 26:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們在仇敵之地居住的時候，你們的地荒涼，要享受眾安息；正在那時候，地要歇息，享受安息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then shall the land enjoy her sabbaths, as long as it lieth desolate, and ye be in your enemies’ land; even then shall the land rest, and enjoy her sabbaths.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11977,183 +10917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:35  |  Leviticus 26:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>地多時為荒場，就要多時歇息；地這樣歇息，是你們住在其上的安息年所不能得的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As long as it lieth desolate it shall rest; because it did not rest in your sabbaths, when ye dwelt upon it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12169,183 +11071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:36  |  Leviticus 26:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於你們剩下的人，我要使他們在仇敵之地心驚膽怯。葉子被風吹的響聲，要追趕他們；他們要逃避，像人逃避刀劍，無人追趕，卻要跌倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And upon them that are left alive of you I will send a faintness into their hearts in the lands of their enemies; and the sound of a shaken leaf shall chase them; and they shall flee, as fleeing from a sword; and they shall fall when none pursueth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12361,183 +11225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:37  |  Leviticus 26:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無人追趕，他們要彼此撞跌，像在刀劍之前。你們在仇敵面前也必站立不住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall fall one upon another, as it were before a sword, when none pursueth: and ye shall have no power to stand before your enemies.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12553,183 +11379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:38  |  Leviticus 26:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要在列邦中滅亡；仇敵之地要吞吃你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall perish among the heathen, and the land of your enemies shall eat you up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12745,183 +11533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:3  |  Leviticus 26:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們若遵行我的律例，謹守我的誡命，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If ye walk in my statutes, and keep my commandments, and do them;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12937,183 +11687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:39  |  Leviticus 26:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們剩下的人必因自己的罪孽和祖宗的罪孽在仇敵之地消滅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they that are left of you shall pine away in their iniquity in your enemies’ lands; and also in the iniquities of their fathers shall they pine away with them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13129,183 +11841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:40  |  Leviticus 26:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「他們要承認自己的罪和他們祖宗的罪，就是干犯我的那罪，並且承認自己行事與我反對，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If they shall confess their iniquity, and the iniquity of their fathers, with their trespass which they trespassed against me, and that also they have walked contrary unto me;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13321,179 +11995,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:41  |  Leviticus 26:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我所以行事與他們反對，把他們帶到仇敵之地。那時，他們未受割禮的心若謙卑了，他們也服了罪孽的刑罰，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that I also have walked contrary unto them, and have brought them into the land of their enemies; if then their uncircumcised hearts be humbled, and they then accept of the punishment of their iniquity:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -13513,183 +12149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:42  |  Leviticus 26:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就要記念我與雅各所立的約，與以撒所立的約，與亞伯拉罕所立的約，並要記念這地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then will I remember my covenant with Jacob, and also my covenant with Isaac, and also my covenant with Abraham will I remember; and I will remember the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13705,183 +12303,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:43  |  Leviticus 26:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們離開這地，地在荒廢無人的時候就要享受安息。並且他們要服罪孽的刑罰；因為他們厭棄了我的典章，心中厭惡了我的律例。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The land also shall be left of them, and shall enjoy her sabbaths, while she lieth desolate without them: and they shall accept of the punishment of their iniquity: because, even because they despised my judgments, and because their soul abhorred my statutes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13897,179 +12457,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:44  |  Leviticus 26:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雖是這樣，他們在仇敵之地，我卻不厭棄他們，也不厭惡他們，將他們盡行滅絕，也不背棄我與他們所立的約，因為我是耶和華－他們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And yet for all that, when they be in the land of their enemies, I will not cast them away, neither will I abhor them, to destroy them utterly, and to break my covenant with them: for I am the LORD their God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -14089,179 +12611,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:45  |  Leviticus 26:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我卻要為他們的緣故記念我與他們先祖所立的約。他們的先祖是我在列邦人眼前、從埃及地領出來的，為要作他們的神。我是耶和華。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I will for their sakes remember the covenant of their ancestors, whom I brought forth out of the land of Egypt in the sight of the heathen, that I might be their God: I am the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -14281,183 +12765,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:46  |  Leviticus 26:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些律例、典章，和法度是耶和華與以色列人在西奈山藉着摩西立的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the statutes and judgments and laws, which the LORD made between him and the children of Israel in mount Sinai by the hand of Moses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14473,183 +12919,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:4  |  Leviticus 26:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就給你們降下時雨，叫地生出土產，田野的樹木結果子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then I will give you rain in due season, and the land shall yield her increase, and the trees of the field shall yield their fruit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14665,183 +13073,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:5  |  Leviticus 26:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們打糧食要打到摘葡萄的時候，摘葡萄要摘到撒種的時候；並且要吃得飽足，在你們的地上安然居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And your threshing shall reach unto the vintage, and the vintage shall reach unto the sowing time: and ye shall eat your bread to the full, and dwell in your land safely.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14857,179 +13227,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:6  |  Leviticus 26:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要賜平安在[你們的]地上；你們躺臥，無人驚嚇。我要叫惡獸從[你們的]地上熄滅；刀劍也必不經過你們的地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will give peace in the land, and ye shall lie down, and none shall make you afraid: and I will rid evil beasts out of the land, neither shall the sword go through your land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -15049,183 +13381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:7  |  Leviticus 26:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要追趕仇敵，他們必倒在你們刀下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall chase your enemies, and they shall fall before you by the sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15241,183 +13535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未記 26:8  |  Leviticus 26:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們五個人要追趕一百人，一百人要追趕一萬人；仇敵必倒在你們刀下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And five of you shall chase an hundred, and an hundred of you shall put ten thousand to flight: and your enemies shall fall before you by the sword.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>