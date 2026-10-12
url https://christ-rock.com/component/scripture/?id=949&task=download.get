--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -63,125 +63,125 @@
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R380b946249df42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7096137ee4924d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd9836eba71e3468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdd442fd698d84ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7352e2841aa74102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf6d4b307b1aa4ea8" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1fd374f42bed4fcc"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Raabf274421a147ab"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1dc4f99347b44060"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9848dad9f47d453e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0ff6ab6f921e4f30"/>
-[...31 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R5dab8b6fcda84757"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R06b88399620e4f6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd1e341993c7f46d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd725896747ad4ac1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R128b9b0fcfc94b35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8cefdadada644c28"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R223f06b873b94f62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R525dbb70c8ab4985"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R1616745fdfc640fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3adcd3f5f3c84bce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R52b8cbbee909477c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R9011b2db52364784"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R103c45816aeb4695"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R583ff13f18834abe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R87e2456f5a044bd0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R7c5c3991b54544c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R725b9a910f8643a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R178630c575f34417"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R87c4a538e39f45c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R59715d40f26a46a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R4c8cf7df48584ffe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R67cf783e37e3426b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R94c5d82c31514ae2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R68d32ffe97434d5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R6a728a3af8e248f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Re084a215d2274b3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R3df08eca68cd4235"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R1919604d11714909"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R4b53f90d07c041c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R1feeab1819b84941"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rf39605cf89424766"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R9ef724ccc5d84b10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R4ef283b9a4774566"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R4b58884a444042da"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3f7c46168c4f475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1fd374f42bed4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1dc4f99347b44060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R21596a1b69ac4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0e15cfe2184345ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0ff6ab6f921e4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7f2b344931ee4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5f7c91defc984687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R422003e53c3a43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4b2e3745a274459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rab8c2883270d4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R54d2ff78eb9649a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb270304082b742b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbfe577809e294ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7078753d0bba4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R10dbc989bb05442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4ee1eed48d45474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R25b73bfcd8ae4a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb497266f4e384626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdf54af677c674dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Reb2f71be3dd147db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R332499ecf2984b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R160533c7f1c84f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Raa9ac01731ad480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re808441f2ea34336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb83ca1ff1b86425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Radea2e3ef2fa4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbec489780b3740d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R32bd0ea3379f46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5479b2e62cf44ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R496ffc97a0894c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R9c54f723aadb4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rca11e68122ca4555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R1ded28bb13724b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rd56c6ea9cc3547c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rf9979fede01c4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R517db1a2a4de4938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R5dab8b6fcda84757" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf4cd8b482c9a456a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1f55774ed1ee4e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raabf274421a147ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9848dad9f47d453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R83e9267fd3714802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R97b98500b67f4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R06b88399620e4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd1e341993c7f46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd725896747ad4ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R128b9b0fcfc94b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8cefdadada644c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R223f06b873b94f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R525dbb70c8ab4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1616745fdfc640fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3adcd3f5f3c84bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R52b8cbbee909477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9011b2db52364784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R103c45816aeb4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R583ff13f18834abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R87e2456f5a044bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R7c5c3991b54544c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R725b9a910f8643a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R178630c575f34417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R87c4a538e39f45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R59715d40f26a46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4c8cf7df48584ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R67cf783e37e3426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R94c5d82c31514ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R68d32ffe97434d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6a728a3af8e248f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re084a215d2274b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3df08eca68cd4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R1919604d11714909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R4b53f90d07c041c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R1feeab1819b84941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rf39605cf89424766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R9ef724ccc5d84b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R4ef283b9a4774566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R4b58884a444042da" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9eeb7b99a3d14d69" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -385,147 +385,147 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3812879664d94d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra205a2090fb2446e" /></Relationships>
-[...95 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra3b8370574364de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4a41c4670c1462c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd5f4e6725dd648e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3fbf103dd134f38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbea5b1d9e0c24c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc589832d18ca4d92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9b5c4065e4c143d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb70a0d4e5b94f1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb9c69f447da248c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc71e834c0344253" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R25e52806de134b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35b9fdf8047c4c3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R47f4c101e4bb49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83b1748ae81b4426" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb8a56620854b47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6997f169ddb943b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5ef4ddaf33dc4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R041d19507d4849bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd5dd18bd463042e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60ad0094eb4f43b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rddbe8d995e3c4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d0c3a3b71234867" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R95a2cf38948d4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R960906fb105742a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcb65723a9c4448ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd28e59c250cf46a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R818352d500e24ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba573cf1dc004a7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6e7ea1fec22341f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc1398db58b448d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R22e2a5eac6ee41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1931267cf2f74f0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R85c3ec63dc9f490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6df773c22c5b49b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R961557cf82364919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb65b6c6882904cc3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6bd0df42db984fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb63eda7f07e34083" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R75d34dc4b8764960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf58042e15e1425f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R1f4885d2624842d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa75b847fb7c4374" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R81176686a02543e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb1f5e58a968412f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re999dc0a7a5b4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20902c43601f40b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R01d9d82695ff47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R949c39f175404320" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R7f6f24a880924fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96ee5537cc5a4667" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R14679c2eb87143c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfaf23ed8d2a044ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Re373f4baddbf4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ca2666fec6841a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R33fa550d4eb744bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R802b017548d2422c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4e37f34b8b1d4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e62855ccc64450f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2db000f0961147ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd123ca72a5374ae4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rda36e18ae3804bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68f9d7e74b9044f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R87abc6ed7fa34ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f3654fc1699487c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R979bc80d589049f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54cf0e1d696641b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcbaa2d42fb4543aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddce9db239144249" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3619,100 +3619,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R57a1a5697b9a4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R27fb0d899b374bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf6fc26eb2cef4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R46c08c59c3b94509" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1c78bd63a95543cf" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re8a8521699d347bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5908681e460b4ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R07fec7308a214167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2572587850f241d5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R56db3a8330454edd" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R27fb0d899b374bcd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5908681e460b4ba1"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf6fc26eb2cef4044"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R07fec7308a214167"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4738,116 +4738,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R46c08c59c3b94509"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2572587850f241d5"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0d3781cb23ff4805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R18369892cd1b4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd169c492a05f4a91" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc90959f304894304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf3bf96a62fec4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb88a318622eb4f4f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R18369892cd1b4e5a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd169c492a05f4a91"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf3bf96a62fec4e58"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb88a318622eb4f4f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4911,147 +4911,147 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1063dbc41314ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R03de4e07f32e4ffb" /></Relationships>
-[...95 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R942804a0ac5f4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra6d0a9b0ec2947d2" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R799be226f7ac4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R520158e2b0114563" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R900963ef69df4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R3f8c67f9f4f74941" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb948e26f237a4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra383abbf058d48b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5893228fbcf14a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd6c0d64e589b4890" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd55c687f4cb14e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2239958ccd3949c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa5771310de74828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rfaf93f9d5ba94fa4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5437b7a778c249ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R8da5824b188c42ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd21a117dacad4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R4e0ef52c5c5f4bf7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R277a67b99d6f4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R3ace4023026f4bdd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14d524f9b1f04e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R9bdd8ec8055b4d23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34ca24e0ba0b4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra15eb362c47d46e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5148113a45f4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra706df4a3ae14364" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3b50486480242d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R164d8e182c754cb0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd6354336b2645c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rf08b5579654049a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23f148f9d68448b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R70dcbe3d9ae34c51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7ce047a53cf47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R956e5c4a0ce44055" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6040a4c5a1b5400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R5c090475c5b74e5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8262eeb2e90d44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rcd9c33a6e15148af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26addb33dcfa4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R83a3f2e9932540db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94a20df587b447b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R1e6f15d1389d4bea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41d2ce545ade472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R8bdd7babf73e4e17" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c642b3ff76f454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R8fbc463d6b4f4c8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b310ec22ee647db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R81879e35317344ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15afa750b653429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R4f092c0b65114756" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c355796f5834507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R8ce5ef1a7e884107" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbbb2806a0e6c4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R8a1f3e3885a940f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc130c7ab21d94636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R9e065e9dce3146ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ab16eb159984733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9597aeee9ed14202" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R740e3744373546b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rec6a75578dc54f7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15efcd62d7bc4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R891e1134c97c4438" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b6196105783415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7e53e8d5f34e4fff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04bad1f36a3843bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfcffa87b11134c7f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c7e46dbba004b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd0dfcfb0d7264dc8" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5069,65 +5069,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5145,183 +5149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:9  |  Genesis 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以挪士活到九十歲，生了該南。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Enos lived ninety years, and begat Cainan:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5337,183 +5303,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:10  |  Genesis 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以挪士生該南之後，又活了八百一十五年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Enos lived after he begat Cainan eight hundred and fifteen years, and begat sons and daughters:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5529,183 +5457,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:11  |  Genesis 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以挪士共活了九百零五歲就死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the days of Enos were nine hundred and five years: and he died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5721,183 +5611,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:12  |  Genesis 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>該南活到七十歲，生了瑪勒列。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Cainan lived seventy years, and begat Mahalaleel:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5913,183 +5765,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:13  |  Genesis 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>該南生瑪勒列之後，又活了八百四十年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Cainan lived after he begat Mahalaleel eight hundred and forty years, and begat sons and daughters:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6105,183 +5919,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:14  |  Genesis 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>該南共活了九百一十歲就死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the days of Cainan were nine hundred and ten years: and he died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6297,183 +6073,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:15  |  Genesis 5:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪勒列活到六十五歲，生了雅列。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Mahalaleel lived sixty and five years, and begat Jared:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6489,183 +6227,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:16  |  Genesis 5:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪勒列生雅列之後，又活了八百三十年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Mahalaleel lived after he begat Jared eight hundred and thirty years, and begat sons and daughters:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6681,183 +6381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:17  |  Genesis 5:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪勒列共活了八百九十五歲就死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the days of Mahalaleel were eight hundred ninety and five years: and he died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6873,183 +6535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:18  |  Genesis 5:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅列活到一百六十二歲，生了以諾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jared lived an hundred sixty and two years, and he begat Enoch:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7065,183 +6689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:1  |  Genesis 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞當的後代記在下面。（當神造人的日子，是照着自己的樣式造的，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is the book of the generations of Adam. In the day that God created man, in the likeness of God made he him;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7257,183 +6843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:19  |  Genesis 5:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅列生以諾之後，又活了八百年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jared lived after he begat Enoch eight hundred years, and begat sons and daughters:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7449,183 +6997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:20  |  Genesis 5:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅列共活了九百六十二歲就死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the days of Jared were nine hundred sixty and two years: and he died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7641,183 +7151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:21  |  Genesis 5:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以諾活到六十五歲，生了瑪土撒拉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Enoch lived sixty and five years, and begat Methuselah:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7833,183 +7305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:22  |  Genesis 5:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以諾生瑪土撒拉之後，與神同行三百年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Enoch walked with God after he begat Methuselah three hundred years, and begat sons and daughters:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8025,183 +7459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:23  |  Genesis 5:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以諾共活了三百六十五歲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the days of Enoch were three hundred sixty and five years:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8217,183 +7613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:24  |  Genesis 5:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以諾與神同行，神將他取去，他就不在世了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Enoch walked with God: and he was not; for God took him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8409,183 +7767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:25  |  Genesis 5:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪土撒拉活到一百八十七歲，生了拉麥。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Methuselah lived an hundred eighty and seven years, and begat Lamech:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8601,183 +7921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:26  |  Genesis 5:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪土撒拉生拉麥之後，又活了七百八十二年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Methuselah lived after he begat Lamech seven hundred eighty and two years, and begat sons and daughters:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8793,183 +8075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:27  |  Genesis 5:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>瑪土撒拉共活了九百六十九歲就死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the days of Methuselah were nine hundred sixty and nine years: and he died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8985,183 +8229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:28  |  Genesis 5:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拉麥活到一百八十二歲，生了一個兒子，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Lamech lived an hundred eighty and two years, and begat a son:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9177,183 +8383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:2  |  Genesis 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且造男造女。在他們被造的日子，神賜福給他們，稱他們為「人」。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Male and female created he them; and blessed them, and called their name Adam, in the day when they were created.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9369,183 +8537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:29  |  Genesis 5:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>給他起名叫挪亞，說：「這個兒子必為我們的操作和手中的勞苦安慰我們；這操作勞苦是因為耶和華咒詛地。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he called his name Noah, saying, This same shall comfort us concerning our work and toil of our hands, because of the ground which the LORD hath cursed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9561,183 +8691,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:30  |  Genesis 5:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拉麥生挪亞之後，又活了五百九十五年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Lamech lived after he begat Noah five hundred ninety and five years, and begat sons and daughters:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9753,183 +8845,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:31  |  Genesis 5:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拉麥共活了七百七十七歲就死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the days of Lamech were seven hundred seventy and seven years: and he died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9945,183 +8999,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:32  |  Genesis 5:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>挪亞五百歲生了閃、含、雅弗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Noah was five hundred years old: and Noah begat Shem, Ham, and Japheth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10137,183 +9153,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:3  |  Genesis 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞當活到一百三十歲，生了一個兒子，形像樣式和自己相似，就給他起名叫塞特。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Adam lived an hundred and thirty years, and begat a son in his own likeness, after his image; and called his name Seth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10329,183 +9307,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:4  |  Genesis 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞當生塞特之後，又在世八百年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the days of Adam after he had begotten Seth were eight hundred years: and he begat sons and daughters:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10521,183 +9461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:5  |  Genesis 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞當共活了九百三十歲就死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the days that Adam lived were nine hundred and thirty years: and he died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10713,183 +9615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:6  |  Genesis 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>塞特活到一百零五歲，生了以挪士。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Seth lived an hundred and five years, and begat Enos:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10905,183 +9769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:7  |  Genesis 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>塞特生以挪士之後，又活了八百零七年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Seth lived after he begat Enos eight hundred and seven years, and begat sons and daughters:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11097,183 +9923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 5:8  |  Genesis 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>塞特共活了九百一十二歲就死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the days of Seth were nine hundred and twelve years: and he died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>