--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -63,125 +63,125 @@
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R306fbe2771a84916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R538da8fdbf274e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rafd56706442a42cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf868d83b40bc4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc88f36ccb7004ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb2dc76f1f0774d41" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0759ae767b174cc1"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9926cebad04f4a55"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra0bbb6701e714eb1"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra858eabecda54657"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R359eb2f6943e4a20"/>
-[...31 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R049f6b5398a349ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ree7487c2928c4055"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R1fd29c05e60b4f08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3645034d36814a57"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7bc0ed6cf90846b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R270a2abce9c04f14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbdaf3be983cb4e84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcafeec3727354bee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rad0d65e3e59d47c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3d9f9524dd0a4260"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Raef43f139e974e38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R86094541bde848a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R349cc2d2d09b4b64"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd4d124c18e6244d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R1022fafc4c7e4e19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc472ba79d3b7458d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R3317951558334ead"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6b6270396bfd4c90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R0b5c445640ad40b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R5b445e59c7bd43f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R0d555e2acc3c4464"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R349b86fad76a4437"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Ra5a7601711334b9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rd04aebff810b4da4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R48b6125d894f4e31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R448ef15044414917"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R8ea0217c8a9d4741"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R81fe28cbab534b25"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R7ac7a5971408401f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R89fbba54d8914e1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rec1f329ae3974aaf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rdb06964eab174706"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R07073df994ca44b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rd421154c034147cb"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc04f673f4b6b47ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0759ae767b174cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0bbb6701e714eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R70f8593219e14775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R992d5ea55e724e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R359eb2f6943e4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfaf22a0261ba4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R094cf3a9de164155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfcaa80f55bf14dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R45dcd98321c44fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4e9c0be9cfd145c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R87cc07b27d5740a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3322fe5618214a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1fe1ee58ee3647d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R402e05218d864345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf8c9d1f08b4a4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R95655d4d8e144c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R77d3c5e9edf442a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra064b85735a44bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re6b41800016748db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R34e6c8df551e49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfb1608ea6903494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0cb23f1bd05242f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd0dd16c86dc94516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R34fe5f4b75c34d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc9ff6bffd1554890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Reedc977148e244b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rda10758aee844bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8824bfbbd0b0465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R61bb01e4f590485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R656d0bf5bda0428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R2318a34fcf9f4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rf93e6d2bd8fc45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rbba5346ee3754877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc8bd2e7fb9414ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R00d70d37b9ba454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R417fd8bec304438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R049f6b5398a349ab" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd4d3ce1eebcc4c96" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfcf9c458c5284652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9926cebad04f4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra858eabecda54657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R402165ff4e374133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbe97fc1297164acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ree7487c2928c4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1fd29c05e60b4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3645034d36814a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7bc0ed6cf90846b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R270a2abce9c04f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbdaf3be983cb4e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcafeec3727354bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rad0d65e3e59d47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3d9f9524dd0a4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Raef43f139e974e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R86094541bde848a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R349cc2d2d09b4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd4d124c18e6244d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1022fafc4c7e4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc472ba79d3b7458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3317951558334ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6b6270396bfd4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0b5c445640ad40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5b445e59c7bd43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0d555e2acc3c4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R349b86fad76a4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra5a7601711334b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd04aebff810b4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R48b6125d894f4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R448ef15044414917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8ea0217c8a9d4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R81fe28cbab534b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7ac7a5971408401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R89fbba54d8914e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rec1f329ae3974aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rdb06964eab174706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R07073df994ca44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rd421154c034147cb" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb3cbaf2c69494220" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -385,147 +385,147 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6f262ea854d44577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0cce4b3ad89748ce" /></Relationships>
-[...95 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R56bda96fb722447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb364f9b4ba93474f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8f07ce2d40254b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc423fdace7648f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf0d68538fc57480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ce158e381394a82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd2a7ed2831024251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf96f641b12254e03" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc89bd779846b4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7857614133448df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R323eaa44ed0e42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06fcd1e2a3f14371" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6a4726adf9574267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14faf1b5e3d14735" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1b8c6162f2af42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63d621cc0324496d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra81329e09539485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R633c7d5cd3c84c74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0ac4337cd81f405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22a7367c3197485c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb8c9296ad2854fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a31ede1f7a24c35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Reb3d18913b2f46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1e004a4fc364f47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R016baba33050489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86eb582d7fc04bf2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8913fb8bcd514c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bf004c4cb3f4923" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2736f79a6307488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62b71a24b9a34514" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ree63c0fc09bb4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea64ecb8f47c4867" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rafa76bcd4c07446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb366630ba904c78" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R43f7810b8bac452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a09242e2d3c4a96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rdd7068713c654f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c844196863d4883" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ref6ef22fa39e4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c0a99512ddf4175" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6ad92449981346dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7c3c8393dcb499b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd94baaaf01a34776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9052178bd92d40ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rf5d2f58d695d4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f5467efae064b6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re6a3b823e71d468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87af9a2005e94e49" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R08261f6dfdba4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c2819158b914fb0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R67612e3949d745a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3ef653578004b8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rb1f8593343244f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7befaaa6103143c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R01ae54d8281a4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafe2531a854f4df7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7347ded3ab49463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb13492c2de52485e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R986e992b0bf14a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44c017a998624a0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7f1765352d874400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64e10ea3401742b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R26be171df12c4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9309d5b506534e03" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R833b6112ab1648ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08137eef700a4de2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1e4354c09d6c4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6834622b95b4a8c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3619,100 +3619,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R68b388fc4efc4fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R735d449962e14627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcbc346efad104fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rab82cff868ba4c7f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5145ac710dea4cb4" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0e1f830271ac4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdb3cf33648534787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra545b930e69f48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re36d6977081b43bd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R757ca64f3d9d42e9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R735d449962e14627"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdb3cf33648534787"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcbc346efad104fed"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra545b930e69f48b5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4738,116 +4738,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rab82cff868ba4c7f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re36d6977081b43bd"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3b66846e781e4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1442d2b3c5614357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R244b5a9217754dba" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7eb65138aca94afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raba9bcf0cc364464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R382c627d99384aef" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1442d2b3c5614357"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R244b5a9217754dba"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Raba9bcf0cc364464"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R382c627d99384aef"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4911,147 +4911,147 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08e1263354a64668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra526b3087928473c" /></Relationships>
-[...95 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R426e7c0ebd894b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3c18ae7acf714afa" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf7e319a1e7147be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R54687594a6884796" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84db6bb506884bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re69fd746c85740ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3aad647d61843d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rab8522620e7344a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree27f17e9e454405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2c280c1be0df4321" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72ab8b8f536e428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R0d2d98d77f094317" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d6f911603044df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R1b344036b43e4007" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06b864aa1d39422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Re4ae7f8e719247de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16bd474b79294057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rfff78b777f7f4f8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60f4e4f7709045e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R22487d778068485f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bb5e907352946f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rb8b780b4bc37461b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bbd39ece484442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rbd7c5a0390834928" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c21c3d026ec4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rb3d2ff2ba410416b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87fb7f50ca9e47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rea2af5c78da84a2c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0ed9343b498447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R8ed3e35773ee41ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08b8c1264d974922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Raf81e897c37e4a93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0dc9285ccd34a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rcec28ea0d29941af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R124c70bcea4e45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R9ee16f2cc4fb46dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a349f4acf374e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R8ac3545e80444cf6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b8eda92c30c4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R685d494f400344b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc245654f75e46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Re0ae143e1ee64353" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3fd19501e964b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R5e0d2685f93b4dba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4df77993b5c64361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R796092ed93914b8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83106bad51804ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R8bd02bbd6a95495f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c3a436e3c404a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R95b1c10347af4d77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a7b48ea28454686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R97a6662109844d97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7bcd5ee873054847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R4a972b981f1949f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R087c3387332e4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R2c7861e0900a4f0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0686d725fc0b4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rfd7bd39c42064529" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd90eff31d58246b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R9a54645342414e1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6cc3699cebf7409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R63579d9066934fd5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87331dd525df43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rc8caa31e0dae4897" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra42ee9d5574842fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra5e89e4302654880" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5bd879ace514e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra4c9daafa8b3421c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5069,65 +5069,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第11章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 11 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5145,179 +5149,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:9  |  Genesis 11:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶和華在那裏變亂天下人的言語，使眾人分散在全地上，所以那城名叫巴別。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore is the name of it called Babel; because the LORD did there confound the language of all the earth: and from thence did the LORD scatter them abroad upon the face of all the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5337,183 +5303,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:10  |  Genesis 11:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>閃的後代記在下面。洪水以後二年，閃一百歲生了亞法撒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the generations of Shem: Shem was an hundred years old, and begat Arphaxad two years after the flood:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5529,183 +5457,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:11  |  Genesis 11:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>閃生亞法撒之後又活了五百年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Shem lived after he begat Arphaxad five hundred years, and begat sons and daughters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5721,183 +5611,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:12  |  Genesis 11:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞法撒活到三十五歲，生了沙拉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Arphaxad lived five and thirty years, and begat Salah:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5913,183 +5765,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:13  |  Genesis 11:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞法撒生沙拉之後又活了四百零三年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Arphaxad lived after he begat Salah four hundred and three years, and begat sons and daughters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6105,183 +5919,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:14  |  Genesis 11:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沙拉活到三十歲，生了希伯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Salah lived thirty years, and begat Eber:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6297,183 +6073,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:15  |  Genesis 11:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沙拉生希伯之後又活了四百零三年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Salah lived after he begat Eber four hundred and three years, and begat sons and daughters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6489,183 +6227,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:16  |  Genesis 11:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯活到三十四歲，生了法勒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Eber lived four and thirty years, and begat Peleg:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6681,183 +6381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:17  |  Genesis 11:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯生法勒之後又活了四百三十年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Eber lived after he begat Peleg four hundred and thirty years, and begat sons and daughters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6873,183 +6535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:18  |  Genesis 11:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法勒活到三十歲，生了拉吳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Peleg lived thirty years, and begat Reu:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7065,183 +6689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:1  |  Genesis 11:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，天下人的口音、言語都是一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the whole earth was of one language, and of one speech.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7257,183 +6843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:19  |  Genesis 11:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法勒生拉吳之後又活了二百零九年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Peleg lived after he begat Reu two hundred and nine years, and begat sons and daughters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7449,183 +6997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:20  |  Genesis 11:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拉吳活到三十二歲，生了西鹿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Reu lived two and thirty years, and begat Serug:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7641,183 +7151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:21  |  Genesis 11:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拉吳生西鹿之後又活了二百零七年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Reu lived after he begat Serug two hundred and seven years, and begat sons and daughters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7833,183 +7305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:22  |  Genesis 11:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西鹿活到三十歲，生了拿鶴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Serug lived thirty years, and begat Nahor:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8025,183 +7459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:23  |  Genesis 11:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西鹿生拿鶴之後又活了二百年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Serug lived after he begat Nahor two hundred years, and begat sons and daughters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8217,183 +7613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:24  |  Genesis 11:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿鶴活到二十九歲，生了他拉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Nahor lived nine and twenty years, and begat Terah:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8409,183 +7767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:25  |  Genesis 11:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿鶴生他拉之後又活了一百一十九年，並且生兒養女。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Nahor lived after he begat Terah an hundred and nineteen years, and begat sons and daughters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8601,183 +7921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:26  |  Genesis 11:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他拉活到七十歲，生了亞伯蘭、拿鶴、哈蘭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Terah lived seventy years, and begat Abram, Nahor, and Haran.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8793,183 +8075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:27  |  Genesis 11:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他拉的後代記在下面。他拉生亞伯蘭、拿鶴、哈蘭；哈蘭生羅得。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now these are the generations of Terah: Terah begat Abram, Nahor, and Haran; and Haran begat Lot.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8985,183 +8229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:28  |  Genesis 11:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈蘭死在他的本地迦勒底的吾珥，在他父親他拉之先。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Haran died before his father Terah in the land of his nativity, in Ur of the Chaldees.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9177,183 +8383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:2  |  Genesis 11:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們往東邊遷移的時候，在示拿地遇見一片平原，就住在那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, as they journeyed from the east, that they found a plain in the land of Shinar; and they dwelt there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9369,179 +8537,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:29  |  Genesis 11:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯蘭、拿鶴各娶了妻：亞伯蘭的妻子名叫撒萊；拿鶴的妻子名叫密迦，是哈蘭的女兒；哈蘭是密迦和亦迦的父親。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abram and Nahor took them wives: the name of Abram’s wife was Sarai; and the name of Nahor’s wife, Milcah, the daughter of Haran, the father of Milcah, and the father of Iscah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9561,183 +8691,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:30  |  Genesis 11:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒萊不生育，沒有孩子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Sarai was barren; she had no child.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9753,183 +8845,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:31  |  Genesis 11:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他拉帶着他兒子亞伯蘭和他孫子哈蘭的兒子羅得，並他兒婦亞伯蘭的妻子撒萊，出了迦勒底的吾珥，要往迦南地去；他們走到哈蘭，就住在那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Terah took Abram his son, and Lot the son of Haran his son’s son, and Sarai his daughter in law, his son Abram’s wife; and they went forth with them from Ur of the Chaldees, to go into the land of Canaan; and they came unto Haran, and dwelt there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9945,183 +8999,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:32  |  Genesis 11:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他拉共活了二百零五歲，就死在哈蘭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the days of Terah were two hundred and five years: and Terah died in Haran.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10137,183 +9153,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:3  |  Genesis 11:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們彼此商量說：「來吧！我們要做磚，把磚燒透了。」他們就拿磚當石頭，又拿石漆當灰泥。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they said one to another, Go to, let us make brick, and burn them throughly. And they had brick for stone, and slime had they for morter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10329,179 +9307,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:4  |  Genesis 11:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們說：「來吧！我們要建造一座城和一座塔，塔頂通天，為要傳揚我們的名，免得我們分散在全地上。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they said, Go to, let us build us a city and a tower, whose top may reach unto heaven; and let us make us a name, lest we be scattered abroad upon the face of the whole earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10521,183 +9461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:5  |  Genesis 11:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華降臨，要看看世人所建造的城和塔。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD came down to see the city and the tower, which the children of men builded.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10713,179 +9615,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:6  |  Genesis 11:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：「看哪，他們成為一樣的人民，都是一樣的言語，如今既做起這事來，以後他們所要做的事就沒有不成就的了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said, Behold, the people is one, and they have all one language; and this they begin to do: and now nothing will be restrained from them, which they have imagined to do.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10905,183 +9769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:7  |  Genesis 11:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們下去，在那裏變亂他們的口音，使他們的言語彼此不通。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Go to, let us go down, and there confound their language, that they may not understand one another’s speech.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11097,183 +9923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 11:8  |  Genesis 11:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是耶和華使他們從那裏分散在全地上；他們就停工，不造那城了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So the LORD scattered them abroad from thence upon the face of all the earth: and they left off to build the city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>