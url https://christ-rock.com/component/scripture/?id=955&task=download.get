--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfdd9c7f2d0b2496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9287d5ed4d0a48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4e1aed8168104309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5bdc815ea6434fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R766975561b544a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R43d79afc1b7f44c7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R88667fbe0fed448b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7bd5acc52ffc4334"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd609bbf2469f4315"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4b4c4df8763c4f67"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R85b31c1066454b47"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R0a8a878245004ebc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd5fd8ccb277841e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rda8f2e14495c4d17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R96afc322558a4e1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R24dcd2a8625e4b84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R068e660de32846f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5445e6098ca74cad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R60886db46efa4eae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra9f089abb4cb46c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf1ff9b8c365c452f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R668fcccc29dc4abe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rac5391667bbf42dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Red02fd5641dd4500"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Ra2706c6502874d9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R02bd86ed43704be5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R1e02ba95b5024549"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R51f4e9b009b14029"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R11bcde90f32b41a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Read2507cc2ab4607"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R92caab695c8546f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rd426f9a009174735"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R5588a7baaaeb4a52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rc7f255bc303c467f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Racb1f2baffb6401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R88667fbe0fed448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd609bbf2469f4315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra130b68e62844378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcf13e94b8a2e4814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R85b31c1066454b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R282d55ff2c0f4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7e2b73c967ec433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R63c52facecfc4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc700d666350f4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R122af7d74d144bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcc91200fee8a4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R24820ab880334571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8004e903e6014ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf505b5e2e4574dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R73a5f06d71524171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R533f3e1f76d245ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb6703a7f12984ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7b8a8196048d4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R17747e8770434705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R62e05286b3af44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Reeade5f1d3544567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R21a68cccae4e45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8637dcc4ae014df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4c6aa09691ec4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R99991f19faa24a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0a8a878245004ebc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R774737917038428e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R146d685e477d4c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7bd5acc52ffc4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b4c4df8763c4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf52cd52a886940d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R99d5728ba2a44f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd5fd8ccb277841e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rda8f2e14495c4d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R96afc322558a4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R24dcd2a8625e4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R068e660de32846f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5445e6098ca74cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R60886db46efa4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra9f089abb4cb46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf1ff9b8c365c452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R668fcccc29dc4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rac5391667bbf42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Red02fd5641dd4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra2706c6502874d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R02bd86ed43704be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1e02ba95b5024549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R51f4e9b009b14029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R11bcde90f32b41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Read2507cc2ab4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R92caab695c8546f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd426f9a009174735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5588a7baaaeb4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc7f255bc303c467f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc87e3468b8c341b3" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R172f25b615f4441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafa276ddb62b4b1e" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re2e12e075f844bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf17435f350104c33" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6890e48febcc4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fe6a6c642dc4f7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd77291d64c6f4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8471a48fc8bb47d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3b2a61705f0f4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff38e072f8ca4852" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4d983980582d4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdadd5716d55a4c40" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Radb6a181bed344d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43d48a8e1ac64f50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd0976b9af7114a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd87ba0120e8443f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd9103b13a80f4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3aa9aa9b17b427e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7af927801d094ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R255cd76c3a254ebf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R97bd42a808124970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb63268e796734e81" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbd02f47fc6fe4b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb2be15c2e0d4c90" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9a368b0cbbe64866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f5c98f2577e4ca8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R35e80db4bdf040ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b8682905f594f20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra1087338be244f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb760a73f3dd147dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R234a234f23f240a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06969bcdaec34600" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R71703fddcad842fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9e99e965f354dc2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R044ed6df136b4b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd71463d5ff794964" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbb39acd4dd2a4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0afdd840a0e84bc4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R65986d6af8e14fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbbc4a075f61f4592" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5698e31694b64a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R320d42ba256849de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcb0b4eda74724fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4bc75daff414c08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R510405292e464f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd533c76e1d2b41d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3142ccec0f404504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra84a15380f1144e4" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcd65babf4ee04d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R93f9d64b3e344398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rcbc152fed42e419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R96545614ecee40a7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R218041a72a9948a3" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf42a0cfb5b8c4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2c4250d4842e420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb551b83057594bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rce2575d05cc249f6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra4072825b65146b6" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R93f9d64b3e344398"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2c4250d4842e420b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcbc152fed42e419c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb551b83057594bf2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R96545614ecee40a7"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rce2575d05cc249f6"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb8dda6b08a33473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3d1d7148936145e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cd25cb2652b4175" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R433c1eb11e21494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5df077a7c62c4cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf70334f66faf4793" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3d1d7148936145e0"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7cd25cb2652b4175"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5df077a7c62c4cfb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf70334f66faf4793"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra473a5dc7eac43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R73afb185071c4487" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8f18c46f72346de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Reb6d978bb5704a38" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc88ce57f7fa34f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R90e886470d9e40fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd42fcf996f6746df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7abdcf8622b54d79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c15eb36a901402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R50dd22f3513e4368" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c24dde004324f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R6780654eb2b340e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R699d2d3820f0484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7f789641a5384e68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra417b3348d0f4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rb3ff00bc614e4842" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9dc1299c4d9a450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R1bfebb4aa6f241e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b6d990eca4e46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R43c3a60e328e4078" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa23d78f5acd4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R6a4ccaf0a16144f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref20d99d21664be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R547ac57ea8fa4c26" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15c1e2b9ca1047c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Raf336cb1201e4bf9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5012f9efe2da49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd37579c6121d4ee6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re33156ffe675497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re7b8d8af1a1343bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59106b8289614c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R746a95d64a8a4bcb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra43f754468b1412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R0d684156b0cc45dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R501b12c2bbb048b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6adf0b704df94d1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R127fabc5b57e4cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8abc148f1813452d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raab6c61b01f6474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R74365eca300340b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65a1182588d34a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3993b707339149e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd25fabd2d43e4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0c80065836794091" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7ea5d831bf54e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rabaaf910d4c746c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc12455ee49ec4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3ecad557a08c437f" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第15章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 15 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:9  |  Genesis 15:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：「你為我取一隻三年的母牛，一隻三年的母山羊，一隻三年的公綿羊，一隻斑鳩，一隻雛鴿。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto him, Take me an heifer of three years old, and a she goat of three years old, and a ram of three years old, and a turtledove, and a young pigeon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:10  |  Genesis 15:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯蘭就取了這些來，每樣劈開，分成兩半，一半對着一半地擺列，只有鳥沒有劈開。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he took unto him all these, and divided them in the midst, and laid each piece one against another: but the birds divided he not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:11  |  Genesis 15:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有鷙鳥下來，落在那死畜的肉上，亞伯蘭就把牠嚇飛了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the fowls came down upon the carcases, Abram drove them away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:12  |  Genesis 15:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>日頭正落的時候，亞伯蘭沉沉地睡了；忽然有驚人的大黑暗落在他身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the sun was going down, a deep sleep fell upon Abram; and, lo, an horror of great darkness fell upon him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:13  |  Genesis 15:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對亞伯蘭說：「你要的確知道，你的後裔必寄居別人的地，又服事那地的人；那地的人要苦待他們四百年。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto Abram, Know of a surety that thy seed shall be a stranger in a land that is not theirs, and shall serve them; and they shall afflict them four hundred years;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:14  |  Genesis 15:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且他們所要服事的那國，我要懲罰，後來他們必帶着許多財物從那裏出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And also that nation, whom they shall serve, will I judge: and afterward shall they come out with great substance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:15  |  Genesis 15:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你要享大壽數，平平安安地歸到你列祖那裏，被人埋葬。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou shalt go to thy fathers in peace; thou shalt be buried in a good old age.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:16  |  Genesis 15:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了第四代，他們必回到此地，因為亞摩利人的罪孽還沒有滿盈。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But in the fourth generation they shall come hither again: for the iniquity of the Amorites is not yet full.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:17  |  Genesis 15:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>日落天黑，不料有冒煙的爐並燒着的火把從那些肉塊中經過。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, that, when the sun went down, and it was dark, behold a smoking furnace, and a burning lamp that passed between those pieces.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:18  |  Genesis 15:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當那日，耶和華與亞伯蘭立約，說：「我已賜給你的後裔，從埃及河直到幼發拉底大河之地，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the same day the LORD made a covenant with Abram, saying, Unto thy seed have I given this land, from the river of Egypt unto the great river, the river Euphrates:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:1  |  Genesis 15:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這事以後，耶和華在異象中有話對亞伯蘭說：「亞伯蘭，你不要懼怕！我是你的盾牌，必大大地賞賜你。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After these things the word of the LORD came unto Abram in a vision, saying, Fear not, Abram: I am thy shield, and thy exceeding great reward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:19  |  Genesis 15:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是基尼人、基尼洗人、甲摩尼人、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Kenites, and the Kenizzites, and the Kadmonites,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:20  |  Genesis 15:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>赫人、比利洗人、利乏音人、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Hittites, and the Perizzites, and the Rephaims,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:21  |  Genesis 15:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞摩利人、迦南人、革迦撒人、耶布斯人之地。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Amorites, and the Canaanites, and the Girgashites, and the Jebusites.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:2  |  Genesis 15:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯蘭說：「主耶和華啊，我既無子，你還賜我甚麼呢？並且要承受我家業的是大馬士革人以利以謝。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abram said, Lord GOD, what wilt thou give me, seeing I go childless, and the steward of my house is this Eliezer of Damascus?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:3  |  Genesis 15:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯蘭又說：「你沒有給我兒子；那生在我家中的人就是我的後嗣。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abram said, Behold, to me thou hast given no seed: and, lo, one born in my house is mine heir.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:4  |  Genesis 15:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華又有話對他說：「這人必不成為你的後嗣；你本身所生的才成為你的後嗣。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, behold, the word of the LORD came unto him, saying, This shall not be thine heir; but he that shall come forth out of thine own bowels shall be thine heir.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:5  |  Genesis 15:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是領他走到外邊，說：「你向天觀看，數算眾星，能數得過來嗎？」又對他說：「你的後裔將要如此。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he brought him forth abroad, and said, Look now toward heaven, and tell the stars, if thou be able to number them: and he said unto him, So shall thy seed be.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:6  |  Genesis 15:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯蘭信耶和華，耶和華就以此為他的義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he believed in the LORD; and he counted it to him for righteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:7  |  Genesis 15:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華又對他說：「我是耶和華，曾領你出了迦勒底的吾珥，為要將這地賜你為業。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto him, I am the LORD that brought thee out of Ur of the Chaldees, to give thee this land to inherit it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 15:8  |  Genesis 15:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯蘭說：「主耶和華啊，我怎能知道必得這地為業呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Lord GOD, whereby shall I know that I shall inherit it?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>