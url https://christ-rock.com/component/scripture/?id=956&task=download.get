--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -65,126 +65,126 @@
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R02f4668fd4df4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R07edbdbbf2db4659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc3cdea6ae36d487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc79e91f1cd854d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R54cfe5dd2e66417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfb72536b6b554d01" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9c7304406c054389"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4357ad16fff045c2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R18f023ff7c324129"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7a0aa00dd17847d6"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re20528f13523404f"/>
-[...32 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Ra8dcce4e3a344274"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd9baf1cc87ec4fb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R74c14e0ab9e845e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1bbf018cef1d4556"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8ed61bd528b24b01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R77f0ef06d0a14542"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4b61607e46324c4c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re9222a2e04db4d80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra45e066fa8d04a82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R00e56661e1174666"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd74f7be219fa4fd2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2922ec2fb90b4a91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R9e0a37cde7e84846"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Ra5fc4da9dda944bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R7b763e98dc28443d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd5549353e3694974"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rbbf621a7125b4438"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R4d8646c2eabb4411"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rab13d1eb755a49a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R8c6d45e684af4ee2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R8fe760c3789c4a54"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rabbc4b0107304b6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R428a187de4994e3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Reacf4c0f33ff42a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Re1c2926178ef4bfb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R1d475b5b0a734f14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R387d1f33e2864e13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R3fd8f4b9657742e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R1c7938e2d724493d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R71b335e7997741cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rfc16af46f0024ff1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R77409dd788aa48a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Re91070cc4cfc4411"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Re0f08361234b46fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rd82d35cb224d4633"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfc230b4374e24930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9c7304406c054389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18f023ff7c324129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc38d9a95fffd4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2b486ac4bb6e486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re20528f13523404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra9c568dbe3f4442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rebb2cfc98aa6439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0c01b1ba06b84e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R68c30dd9aaa54055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7d939f3e1fee4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R25b1e996f92e4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R24acf7a7c5b94584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc60a5dda3e144fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R488cd3e4444a4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8ec3a7f3b5ef46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2c45a2d90f264193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R76e99d9ff0a945db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6b3db5e2c2044c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf3dc329787ff4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf42e8d61211f455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R96d9cc40773e4580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfd0e6f33bb3a4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R78c14a1ea43b40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9d49f592e7c94063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R27b95c8d7ddf46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R77c7e75c529c457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R756e3b369ab04923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1fd7f505b1da4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7512b7728b634f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1cbe86d2604341a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0e4e77b3729b4161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R728c957869e74608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R51a07cd1a3314eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R7baa4c6f82564655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R210e616bcc0440a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rceda57d0d7484692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R1ee101921fcc4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Ra8dcce4e3a344274" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R89ef971ee5da4825" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rdd1da675220d44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4357ad16fff045c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a0aa00dd17847d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra5f960c659144dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R86e8fbfb298541ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd9baf1cc87ec4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R74c14e0ab9e845e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1bbf018cef1d4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8ed61bd528b24b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R77f0ef06d0a14542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4b61607e46324c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re9222a2e04db4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra45e066fa8d04a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R00e56661e1174666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd74f7be219fa4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2922ec2fb90b4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9e0a37cde7e84846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra5fc4da9dda944bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7b763e98dc28443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd5549353e3694974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbbf621a7125b4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4d8646c2eabb4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rab13d1eb755a49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8c6d45e684af4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8fe760c3789c4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rabbc4b0107304b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R428a187de4994e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Reacf4c0f33ff42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re1c2926178ef4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1d475b5b0a734f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R387d1f33e2864e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3fd8f4b9657742e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1c7938e2d724493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R71b335e7997741cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rfc16af46f0024ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R77409dd788aa48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Re91070cc4cfc4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re0f08361234b46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rd82d35cb224d4633" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1fe6484188f64e4b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -388,150 +388,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcd012b0cbd454f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc15168fafe2144d0" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcfc4098f92cc46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R961f868cae8c4159" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R618d606c06ad4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ca21c6079f247cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R237c62963dee4f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfda64b9cb3d2416a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R96a121fe344747d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcdf2bbfa6b614cf3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5c754f18c96e4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb72cb6a3781b47ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Raf3eb6d1168a4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6aabe30563d4003" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R67321b306c564141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd16223895a84172" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0db03bd2a3214ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R102b156c4f1d4a9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4280a343daec487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe8ff201961149dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R763b2e3c84204140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red243380fcd94016" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc5c95ec8c65d4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ddfaeeb7d17404c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3a1655c441d24fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce7d155e4b15446b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rafcd49ad43a54f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R935a0f3ffe3b499f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5df5d03ac0e345ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc04e0669c0f4540" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9e7ca0a3e1cf4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9147a49439ee48b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc38e6fbf53e64227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf55a5b5d324c44b0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R35829244b11e42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb9e84f08907d4b5c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0d914bc0b0df4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27da57c215fc4a25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R653e486305534286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b457cad2caa42fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R18bb8a6384344bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R480c0c0f80a241af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R39b5b787964f43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09e150cf85db4d85" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R74929ad380b44e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfd200ac340248e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R0f363a6631d040db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38802e2805ac42b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R498547bdac45441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a9e1ca5cd214e9e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc6d1916beb6c4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c64202f5d954e73" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R00990b3689f34130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8082d7a877804f8d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ra706e04ae3f64d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c4f361c10804abd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R4b2a8ea7fb8c4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4054921215cd4a95" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R28b2f8764eb64c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f3add18a5704538" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9d15db1976b24080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f1919aea30341bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R79478ad7dc37483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44deb75d9ece4aa5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd8a7f8c7c90144fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63342990dbac4cca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9c46883078da4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5ddcc24bc204db0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5b043ae6856a4523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea8282b4f22e4f75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3aea022786a24056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4030d71f7b144c1a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3720,100 +3720,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re87107e83f7445e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9e03dea756f94915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R14818452a10e4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Reae5268d297c45c6" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R74aab8aaecd343c4" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R20e646f32ca54238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R11e0eb76623c448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R34e4c336bbc34725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9e5ce3c5552c4972" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R72d11949f31e4968" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9e03dea756f94915"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R11e0eb76623c448b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R14818452a10e4a26"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R34e4c336bbc34725"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4839,116 +4839,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Reae5268d297c45c6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9e5ce3c5552c4972"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc1ec795a81554917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R024d0ea0f6ff44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27dd37ffd46f4df5" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbe393ea7ce5746ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rae2766cda3354b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd504acb90e84dd9" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R024d0ea0f6ff44b8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R27dd37ffd46f4df5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rae2766cda3354b50"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdd504acb90e84dd9"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5012,150 +5012,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2c1f2b95d674070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf795ae9a5b974892" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf07b501d37f49e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R51e9a480845a4f23" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e3dc90f9d52409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R093185cc263c4e64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd585625c2def4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R451ad72428e549bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97daf3e0cbd64a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R727406f624804556" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R243572a275e04982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra4e398e53c604a3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R832da917bcc94561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rf78c55d52d5e4b4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd635e5109ed84e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R62670d353d334171" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66f488e817974090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rb32e7f513d024c41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe34eb848d6542a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R32d9756311464e62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa7b552b65b944a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rfbe02c4b4f52430b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23622cbba15841ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R0b802f49f7a445d2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R256e5bbe02784444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rd77861d8105d4b05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2edf4bd5eb1b4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra7fcb71f6b544754" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfda7a2529cd74628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R4ba9c31d870b4f24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R318bce716a2440af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R662a546e72ff462d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01bb2e2bd65b4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rc32bd8f2359f4da8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref52fcb0a7784658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R2ca9a8579a1a4d3c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R274612df12984906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R2084e5064bac43a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70bf45a8705943e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R89714171b84f4392" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc3c75e3f2124caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R564bb5b82bd34521" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R245424838290409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R1c3f2f306ada420d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbaf089eca1d143eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rb08ee8593a724db0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra429a1d9aca34c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R841a618ff5d64392" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d8609c4a3424947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R9453d5e34054481d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a06d4584d8a4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R03b22134a3564010" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccaebf628fc94f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R6160fba32c634008" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0eca7ac9632f43de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R0856a19c92ab43da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b33384cd3424be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R4b55c5d955dc4cca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9fbbbe55ce1d4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R29e63c4f43144ba9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55eba3adf8784ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc8a469e28ed6471f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b78a3886a1b4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rba53dc5bc1d643a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R893fc3d6887a40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra9ad893b2e5845eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R806fc1bf942c4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdb2e61b545834a93" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cffa49f0ca84224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb24fcf095bbf4297" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R889113e0c64249d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra49129b30bb54dbc" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5173,65 +5173,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第18章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 18 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5249,183 +5253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:9  |  Genesis 18:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們問亞伯拉罕說：「你妻子撒拉在哪裏？」他說：「在帳棚裏。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they said unto him, Where is Sarah thy wife? And he said, Behold, in the tent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5441,179 +5407,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:10  |  Genesis 18:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>三人中有一位說：「到明年這時候，我必要回到你這裏；你的妻子撒拉必生一個兒子。」撒拉在那人後邊的帳棚門口也聽見了這話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, I will certainly return unto thee according to the time of life; and, lo, Sarah thy wife shall have a son. And Sarah heard it in the tent door, which was behind him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5633,183 +5561,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:11  |  Genesis 18:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕和撒拉年紀老邁，撒拉的月經已斷絕了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now Abraham and Sarah were old and well stricken in age; and it ceased to be with Sarah after the manner of women.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5825,183 +5715,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:12  |  Genesis 18:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒拉心裏暗笑，說：「我既已衰敗，我主也老邁，豈能有這喜事呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore Sarah laughed within herself, saying, After I am waxed old shall I have pleasure, my lord being old also?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6017,183 +5869,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:13  |  Genesis 18:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對亞伯拉罕說：「撒拉為甚麼暗笑，說：『我既已年老，果真能生養嗎？』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said unto Abraham, Wherefore did Sarah laugh, saying, Shall I of a surety bear a child, which am old?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6209,183 +6023,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:14  |  Genesis 18:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華豈有難成的事嗎？到了日期，明年這時候，我必回到你這裏，撒拉必生一個兒子。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is any thing too hard for the LORD? At the time appointed I will return unto thee, according to the time of life, and Sarah shall have a son.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6401,183 +6177,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:15  |  Genesis 18:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒拉就害怕，不承認，說：「我沒有笑。」那位說：「不然，你實在笑了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Sarah denied, saying, I laughed not; for she was afraid. And he said, Nay; but thou didst laugh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6593,183 +6331,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:16  |  Genesis 18:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>三人就從那裏起行，向所多瑪觀看，亞伯拉罕也與他們同行，要送他們一程。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the men rose up from thence, and looked toward Sodom: and Abraham went with them to bring them on the way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6785,183 +6485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:17  |  Genesis 18:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：「我所要做的事豈可瞞着亞伯拉罕呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said, Shall I hide from Abraham that thing which I do;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6977,183 +6639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:18  |  Genesis 18:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕必要成為強大的國；地上的萬國都必因他得福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seeing that Abraham shall surely become a great and mighty nation, and all the nations of the earth shall be blessed in him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7169,183 +6793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:1  |  Genesis 18:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華在幔利橡樹那裏向亞伯拉罕顯現出來。那時正熱，亞伯拉罕坐在帳棚門口，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD appeared unto him in the plains of Mamre: and he sat in the tent door in the heat of the day;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7361,183 +6947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:19  |  Genesis 18:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我眷顧他，為要叫他吩咐他的眾子和他的眷屬遵守我的道，秉公行義，使我所應許亞伯拉罕的話都成就了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I know him, that he will command his children and his household after him, and they shall keep the way of the LORD, to do justice and judgment; that the LORD may bring upon Abraham that which he hath spoken of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7553,183 +7101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:20  |  Genesis 18:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：「所多瑪和蛾摩拉的罪惡甚重，聲聞於我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said, Because the cry of Sodom and Gomorrah is great, and because their sin is very grievous;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7745,183 +7255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:21  |  Genesis 18:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我現在要下去，察看他們所行的，果然盡像那達到我耳中的聲音一樣嗎？若是不然，我也必知道。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will go down now, and see whether they have done altogether according to the cry of it, which is come unto me; and if not, I will know.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7937,183 +7409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:22  |  Genesis 18:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>二人轉身離開那裏，向所多瑪去；但亞伯拉罕仍舊站在耶和華面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the men turned their faces from thence, and went toward Sodom: but Abraham stood yet before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8129,183 +7563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:23  |  Genesis 18:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕近前來，說：「無論善惡，你都要剿滅嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abraham drew near, and said, Wilt thou also destroy the righteous with the wicked?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8321,183 +7717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:24  |  Genesis 18:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>假若那城裏有五十個義人，你還剿滅那地方嗎？不為城裏這五十個義人饒恕其中的人嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Peradventure there be fifty righteous within the city: wilt thou also destroy and not spare the place for the fifty righteous that are therein?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8513,179 +7871,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:25  |  Genesis 18:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將義人與惡人同殺，將義人與惡人一樣看待，這斷不是你所行的。審判全地的主豈不行公義嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That be far from thee to do after this manner, to slay the righteous with the wicked: and that the righteous should be as the wicked, that be far from thee: Shall not the Judge of all the earth do right?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8705,183 +8025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:26  |  Genesis 18:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華說：「我若在所多瑪城裏見有五十個義人，我就為他們的緣故饒恕那地方的眾人。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said, If I find in Sodom fifty righteous within the city, then I will spare all the place for their sakes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8897,183 +8179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:27  |  Genesis 18:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕說：「我雖然是灰塵，還敢對主說話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abraham answered and said, Behold now, I have taken upon me to speak unto the Lord, which am but dust and ashes:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9089,183 +8333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:28  |  Genesis 18:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>假若這五十個義人短了五個，你就因為短了五個毀滅全城嗎？」他說：「我在那裏若見有四十五個，也不毀滅那城。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Peradventure there shall lack five of the fifty righteous: wilt thou destroy all the city for lack of five? And he said, If I find there forty and five, I will not destroy it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9281,183 +8487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:2  |  Genesis 18:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>舉目觀看，見有三個人在對面站着。他一見，就從帳棚門口跑去迎接他們，俯伏在地，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he lift up his eyes and looked, and, lo, three men stood by him: and when he saw them, he ran to meet them from the tent door, and bowed himself toward the ground,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9473,183 +8641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:29  |  Genesis 18:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕又對他說：「假若在那裏見有四十個怎麼樣呢？」他說：「為這四十個的緣故，我也不做這事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he spake unto him yet again, and said, Peradventure there shall be forty found there. And he said, I will not do it for forty’s sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9665,183 +8795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:30  |  Genesis 18:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕說：「求主不要動怒，容我說，假若在那裏見有三十個怎麼樣呢？」他說：「我在那裏若見有三十個，我也不做這事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto him, Oh let not the Lord be angry, and I will speak: Peradventure there shall thirty be found there. And he said, I will not do it, if I find thirty there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9857,183 +8949,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:31  |  Genesis 18:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕說：「我還敢對主說話，假若在那裏見有二十個怎麼樣呢？」他說：「為這二十個的緣故，我也不毀滅那城。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Behold now, I have taken upon me to speak unto the Lord: Peradventure there shall be twenty found there. And he said, I will not destroy it for twenty’s sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10049,183 +9103,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:32  |  Genesis 18:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕說：「求主不要動怒，我再說這一次，假若在那裏見有十個呢？」他說：「為這十個的緣故，我也不毀滅那城。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Oh let not the Lord be angry, and I will speak yet but this once: Peradventure ten shall be found there. And he said, I will not destroy it for ten’s sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10241,183 +9257,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:33  |  Genesis 18:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華與亞伯拉罕說完了話就走了；亞伯拉罕也回到自己的地方去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD went his way, as soon as he had left communing with Abraham: and Abraham returned unto his place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10433,183 +9411,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:3  |  Genesis 18:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：「我主，我若在你眼前蒙恩，求你不要離開僕人往前去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said, My Lord, if now I have found favour in thy sight, pass not away, I pray thee, from thy servant:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10625,183 +9565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:4  |  Genesis 18:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>容我拿點水來，你們洗洗腳，在樹下歇息歇息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let a little water, I pray you, be fetched, and wash your feet, and rest yourselves under the tree:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10817,179 +9719,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:5  |  Genesis 18:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我再拿一點餅來，你們可以加添心力，然後往前去。你們既到僕人這裏來，理當如此。」他們說：「就照你說的行吧。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will fetch a morsel of bread, and comfort ye your hearts; after that ye shall pass on: for therefore are ye come to your servant. And they said, So do, as thou hast said.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11009,183 +9873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:6  |  Genesis 18:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕急忙進帳棚見撒拉，說：「你速速拿三細亞細麵調和做餅。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abraham hastened into the tent unto Sarah, and said, Make ready quickly three measures of fine meal, knead it, and make cakes upon the hearth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11201,183 +10027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:7  |  Genesis 18:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕又跑到牛群裏，牽了一隻又嫩又好的牛犢來，交給僕人，僕人急忙預備好了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abraham ran unto the herd, and fetcht a calf tender and good, and gave it unto a young man; and he hasted to dress it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11393,183 +10181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 18:8  |  Genesis 18:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕又取了奶油和奶，並預備好的牛犢來，擺在他們面前，自己在樹下站在旁邊，他們就吃了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he took butter, and milk, and the calf which he had dressed, and set it before them; and he stood by them under the tree, and they did eat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>