--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -65,126 +65,126 @@
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R493ec6573f484d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf07cf1061bc644b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc668128bc4714f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R46343ccfe3e8453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2bef5c9b907849aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbae09205340f4336" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcb35d4dd0bda4404"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R150ca1752f70482d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rdd09de9e5a294840"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9331f40d4e9c470d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0d5a70c9092b44a5"/>
-[...32 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R7b908b69f39a467b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rae46eee544544570"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd8f4fd9e016f44fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R827c441bd6834bd9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8c07cbaa10774edb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R319955bbde334343"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R60815a5d6b044552"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0d550015de534fd9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0476762eaa90442d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6ce2ee3261fe4be8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R7e356e0862e44758"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd7a00f900a5742ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R52e09b52423a45da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5a905f4892e244c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R2cd9b1dcded344b1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re003d09454974efa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R36766658083848dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rd6ccf26abad04a9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc1b7fb3dd4c54afe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rf4e1a928f8844818"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R6b0819ce16ba4d77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R1b0cd5184be1470d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf2054398dcc84e8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R13bca9db09c54a55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rde4b46b04e0c4549"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rbc46b9084bd04125"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Ra4d3b09d0df74723"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R73ef67fc7a31449a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R126b4128ff894f9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R3ee6f3b527d74d06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R3dc5236862d840b0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R514586f1fccf4913"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Ree33fcf629d44267"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rf016caebba384096"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R85072ca8dddc4a71"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8c01217ca5324af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcb35d4dd0bda4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd09de9e5a294840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf1afdaa272a64b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc1d8aa9da342480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0d5a70c9092b44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R20951da3bf1c47fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8a1ff533442b41e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra1923f15463a4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re58c15e94f8e4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra8afd74c2ff1473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R472729760af94b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc7813d49efc347d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Refc63a11c23a4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd5f91b1946f149bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re394974dce624e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9acc29dc89dc4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R410ce094949446a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1ca0910cfbc948e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R12d9b673c22b453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R85e89bf37a9a44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb51ff18d459b4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Reae4b3dd0ed948b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6f9980efab8847ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rff8e8eeb06c54f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R04cc46ee7030422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rdc50bad9fbcb406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R272a6486440643f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R920b6397321146ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rc8d30ba646674ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R806ab964fe384758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R7ae3e85a46a14462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R6c0772ecb4014764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R835c0e561baf472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R135fc07a4b6c4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R7d3a56da7e6647a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R37d06b59a5224c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R39ac4fb5b7f44176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R7b908b69f39a467b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb27f1fd7884f4278" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfec1eced9dad4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R150ca1752f70482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9331f40d4e9c470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2ce3ab00552c495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R775f53eaf9fc44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rae46eee544544570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd8f4fd9e016f44fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R827c441bd6834bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8c07cbaa10774edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R319955bbde334343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R60815a5d6b044552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0d550015de534fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0476762eaa90442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6ce2ee3261fe4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7e356e0862e44758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd7a00f900a5742ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R52e09b52423a45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5a905f4892e244c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2cd9b1dcded344b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re003d09454974efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R36766658083848dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd6ccf26abad04a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc1b7fb3dd4c54afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf4e1a928f8844818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6b0819ce16ba4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1b0cd5184be1470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf2054398dcc84e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R13bca9db09c54a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rde4b46b04e0c4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rbc46b9084bd04125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra4d3b09d0df74723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R73ef67fc7a31449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R126b4128ff894f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R3ee6f3b527d74d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R3dc5236862d840b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R514586f1fccf4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ree33fcf629d44267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rf016caebba384096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R85072ca8dddc4a71" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R38e153fd70c8418a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -388,150 +388,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2834af18e0504224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reda6e451a6b84125" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R247feb2aa8754f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d7bd4d04fb0465e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7d4b13fda0b649fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R111479ecd1da418e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5233b7f2ad464f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c3e90695bd54bc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R76abc94f248d418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52bd8fa0e98c498b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re2a463fb237c4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb0bb4fc873f4a7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R70e2da796aa04c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R79b6acb340424578" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc43ef33e3e6f4c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f504dae73be437c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5f95d7b3dbec48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b9dc2367a084c1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8050f942e4f14153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b9f3851ca3a4d66" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R93678a4c3f584aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fd8e9983e6d4ef4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7d729f211c3e4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4260495b3794a34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4e8d62e47aa1406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R200995ae448e48aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbfda5364a62e4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc34adbb275845e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R224be273cd9247f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2414246596c42e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc3a1622becbf43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca1cded685554c51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R51ee10733f404122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc11a57555de54f0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9fd23749db834325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27a375013e2342b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R1f592438a420487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R151881fb22614b97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1495e242540a4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde906c7e98c64d66" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rfb2975e06cba474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9813bf56bffc467d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R1fe4ac0aa53b4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Racf4e75b72eb4444" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Ra7eeb55ae15a493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffc24415fbb84ebc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R527dcb762b374a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e89127ec3ce445a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8e2cf764113544fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c703587836f45c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Ra10b82ab43c948ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67f0e1cf99014523" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rebd3f5aef69943cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5e3b34890164ebe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rdb31e6661c774468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R289f5a57520248d9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R3a6ea88209b64ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9d39559a1ed4225" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rc33fad04fd4d434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90e6d30f90da43ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R90e3686b350b4759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf4ca319d2e74a8d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R35b62fa187d54aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7824ccf6b2c04e84" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R34d995fafb5a4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdadc8bf3f9f64e66" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfa982ccf198b4031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c1d247da45f4abf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4d2d984ef1d24b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8b6d496b12d4af1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R15421dc4ecd64fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebb99610281e49fd" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3720,100 +3720,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R790acd25a96548cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8422ccb6f6ee4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9eacb8fdce4741dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3f5c845bdbf44127" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc9c9bdf1aa594cea" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2e48e43d2c324e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1089942779be4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R304ca125fd1043e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R149378a32b9f4bee" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R579a74c1f7da457f" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8422ccb6f6ee4cd6"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1089942779be4ab8"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9eacb8fdce4741dc"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R304ca125fd1043e5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4839,116 +4839,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3f5c845bdbf44127"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R149378a32b9f4bee"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb8f205ba150241eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0fcdb2b9697848db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5484c409b2f940c6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf2531ca3e2dd49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7aa78f50b7a74ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7a9857dca9c4381" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0fcdb2b9697848db"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5484c409b2f940c6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7aa78f50b7a74ec7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf7a9857dca9c4381"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5012,150 +5012,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R670da7779a88495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4258af11451c4b47" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f1e81d8e3974927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R286341af1fd7416c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1196aa0382f4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R637259e8fe5f4735" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R812ac895251b421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7b85131b9aa94f3a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8d7cfdbdfdf4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6f855b5247744143" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0389d88d04114a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R15c7a1f894604164" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14c953e452714479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R38de031c47b64638" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94600ad67c554e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R9e0ac3eb5d914e22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R443ae594d0c74c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rf1a3ad7fe50244e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1172cdff49c74b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R67f64435f1634987" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3aa9ac6814ea4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R8f2de6c3c27b497c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c47a7c860734d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rd99793e2cad14b16" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f065825e86f45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rcdf1caaa5691493d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf5ba9bb3d144c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R301da496e40f4222" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R001426b3558e4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R2545bcb8f410405a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1182b1a685d14025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Raf96352349ef4d7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde6c5f9898f0416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Ra5e91ec0fdfd495a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf50ec57519554d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R2d7309bad4ba449d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R902360c70e1d4431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R61062d43f1ed4bd5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8b84a1787da4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rd58a859180f64486" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94eaad8991fb4135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rea6b3ad6c1544b1d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88eae17cd4b44d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Raea3299be34a4979" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R500453b12ef2480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R1434a34776b44d78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccca9ecf42284d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R40ae33665dbf4706" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c1a9fd2153749d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra62ed9dcb30d410f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88958bd7ebf34f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R6f40d460c93c4d0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0826c30d777d4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R9429c7146de84467" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e0d11c79d6944e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R82822219bc3248a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46b1ec0098724fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R8d6cf60768b245ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a7e7f64747e4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R8a69b98829c542cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R884b25619b85468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R11346eeff6164638" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R356731ec14654d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6a49cebe59cc4c4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5be185fba5f4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Red548ade4d5243bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd107cc42366648d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3c31908d95714d3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01dfbe25e4ee47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd2873d3e4c7e450e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11d25b09e3db4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3bdd695748644cd9" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5173,65 +5173,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第49章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 49 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5249,183 +5253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:9  |  Genesis 49:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大是個小獅子； 我兒啊，你抓了食便上去。 你屈下身去，臥如公獅， 蹲如母獅，誰敢惹你？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Judah is a lion’s whelp: from the prey, my son, thou art gone up: he stooped down, he couched as a lion, and as an old lion; who shall rouse him up?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5441,183 +5407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:10  |  Genesis 49:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>圭必不離猶大， 杖必不離他兩腳之間， 直等細羅來到， 萬民都必歸順。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sceptre shall not depart from Judah, nor a lawgiver from between his feet, until Shiloh come; and unto him shall the gathering of the people be.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5633,183 +5561,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:11  |  Genesis 49:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大把小驢拴在葡萄樹上， 把驢駒拴在美好的葡萄樹上。 他在葡萄酒中洗了衣服， 在葡萄汁中洗了袍褂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Binding his foal unto the vine, and his ass’s colt unto the choice vine; he washed his garments in wine, and his clothes in the blood of grapes:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5825,183 +5715,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:12  |  Genesis 49:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的眼睛必因酒紅潤； 他的牙齒必因奶白亮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His eyes shall be red with wine, and his teeth white with milk.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6017,183 +5869,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:13  |  Genesis 49:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西布倫必住在海口， 必成為停船的海口； 他的境界必延到西頓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Zebulun shall dwell at the haven of the sea; and he shall be for an haven of ships; and his border shall be unto Zidon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6209,183 +6023,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:14  |  Genesis 49:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以薩迦是個強壯的驢， 臥在羊圈之中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Issachar is a strong ass couching down between two burdens:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6401,183 +6177,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:15  |  Genesis 49:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他以安靜為佳，以肥地為美， 便低肩背重，成為服苦的僕人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he saw that rest was good, and the land that it was pleasant; and bowed his shoulder to bear, and became a servant unto tribute.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6593,183 +6331,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:16  |  Genesis 49:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但必判斷他的民， 作以色列支派之一。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Dan shall judge his people, as one of the tribes of Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6785,183 +6485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:17  |  Genesis 49:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但必作道上的蛇，路中的虺， 咬傷馬蹄，使騎馬的墜落於後。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Dan shall be a serpent by the way, an adder in the path, that biteth the horse heels, so that his rider shall fall backward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6977,183 +6639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:18  |  Genesis 49:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華啊，我向來等候你的救恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have waited for thy salvation, O LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7169,183 +6793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:1  |  Genesis 49:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各叫了他的兒子們來，說：「你們都來聚集，我好把你們日後必遇的事告訴你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob called unto his sons, and said, Gather yourselves together, that I may tell you that which shall befall you in the last days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7361,183 +6947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:19  |  Genesis 49:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>迦得必被敵軍追逼， 他卻要追逼他們的腳跟。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gad, a troop shall overcome him: but he shall overcome at the last.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7553,183 +7101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:20  |  Genesis 49:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞設之地必出肥美的糧食， 且出君王的美味。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Out of Asher his bread shall be fat, and he shall yield royal dainties.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7745,183 +7255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:21  |  Genesis 49:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿弗他利是被釋放的母鹿； 他出嘉美的言語。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Naphtali is a hind let loose: he giveth goodly words.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7937,183 +7409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:22  |  Genesis 49:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟是多結果子的樹枝， 是泉旁多結果的枝子； 他的枝條探出牆外。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Joseph is a fruitful bough, even a fruitful bough by a well; whose branches run over the wall:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8129,183 +7563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:23  |  Genesis 49:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弓箭手將他苦害， 向他射箭，逼迫他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The archers have sorely grieved him, and shot at him, and hated him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8321,183 +7717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:24  |  Genesis 49:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但他的弓仍舊堅硬； 他的手健壯敏捷。 這是因以色列的牧者，以色列的磐石－ 就是雅各的大能者。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But his bow abode in strength, and the arms of his hands were made strong by the hands of the mighty God of Jacob; (from thence is the shepherd, the stone of Israel:)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8513,179 +7871,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:25  |  Genesis 49:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你父親的神必幫助你； 那全能者必將天上所有的福， 地裏所藏的福，以及生產乳養的福，都賜給你。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even by the God of thy father, who shall help thee; and by the Almighty, who shall bless thee with blessings of heaven above, blessings of the deep that lieth under, blessings of the breasts, and of the womb:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8705,183 +8025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:26  |  Genesis 49:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你父親所祝的福 勝過我祖先所祝的福， 如永世的山嶺，至極的邊界； 這些福必降在約瑟的頭上， 臨到那與弟兄迥別之人的頂上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The blessings of thy father have prevailed above the blessings of my progenitors unto the utmost bound of the everlasting hills: they shall be on the head of Joseph, and on the crown of the head of him that was separate from his brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8897,183 +8179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:27  |  Genesis 49:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>便雅憫是個撕掠的狼， 早晨要吃他所抓的， 晚上要分他所奪的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Benjamin shall ravin as a wolf: in the morning he shall devour the prey, and at night he shall divide the spoil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9089,183 +8333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:28  |  Genesis 49:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這一切是以色列的十二支派；這也是他們的父親對他們所說的話，為他們所祝的福，都是按着各人的福分為他們祝福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All these are the twelve tribes of Israel: and this is it that their father spake unto them, and blessed them; every one according to his blessing he blessed them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9281,183 +8487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:2  |  Genesis 49:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各的兒子們，你們要聚集而聽， 要聽你們父親以色列的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Gather yourselves together, and hear, ye sons of Jacob; and hearken unto Israel your father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9473,183 +8641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:29  |  Genesis 49:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又囑咐他們說：「我將要歸到我列祖那裏，你們要將我葬在赫人以弗崙田間的洞裏，與我祖我父在一處，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he charged them, and said unto them, I am to be gathered unto my people: bury me with my fathers in the cave that is in the field of Ephron the Hittite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9665,179 +8795,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:30  |  Genesis 49:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是在迦南地幔利前、麥比拉田間的洞；那洞和田是亞伯拉罕向赫人以弗崙買來為業，作墳地的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the cave that is in the field of Machpelah, which is before Mamre, in the land of Canaan, which Abraham bought with the field of Ephron the Hittite for a possession of a buryingplace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9857,183 +8949,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:31  |  Genesis 49:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在那裏葬了亞伯拉罕和他妻子撒拉，又在那裏葬了以撒和他的妻子利百加；我也在那裏葬了利亞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There they buried Abraham and Sarah his wife; there they buried Isaac and Rebekah his wife; and there I buried Leah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10049,183 +9103,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:32  |  Genesis 49:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那塊田和田間的洞原是向赫人買的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The purchase of the field and of the cave that is therein was from the children of Heth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10241,183 +9257,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:33  |  Genesis 49:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各囑咐眾子已畢，就把腳收在床上，氣絕而死，歸他列祖那裏去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Jacob had made an end of commanding his sons, he gathered up his feet into the bed, and yielded up the ghost, and was gathered unto his people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10433,183 +9411,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:3  |  Genesis 49:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>呂便哪，你是我的長子， 是我力量強壯的時候生的， 本當大有尊榮，權力超眾。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Reuben, thou art my firstborn, my might, and the beginning of my strength, the excellency of dignity, and the excellency of power:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10625,183 +9565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:4  |  Genesis 49:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你[放縱情慾，]滾沸如水， 必不得居首位； 因為你上了你父親的床， 污穢了我的榻。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unstable as water, thou shalt not excel; because thou wentest up to thy father’s bed; then defiledst thou it: he went up to my couch.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10817,183 +9719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:5  |  Genesis 49:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西緬和利未是弟兄； 他們的刀劍是殘忍的器具。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Simeon and Levi are brethren; instruments of cruelty are in their habitations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11009,179 +9873,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:6  |  Genesis 49:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的靈啊，不要與他們同謀； 我的心哪，不要與他們聯絡； 因為他們趁怒殺害人命， 任意砍斷牛腿大筋。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O my soul, come not thou into their secret; unto their assembly, mine honour, be not thou united: for in their anger they slew a man, and in their selfwill they digged down a wall.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11201,183 +10027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:7  |  Genesis 49:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們的怒氣暴烈可咒； 他們的忿恨殘忍可詛。 我要使他們分居在雅各[家裏]， 散住在以色列[地中]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Cursed be their anger, for it was fierce; and their wrath, for it was cruel: I will divide them in Jacob, and scatter them in Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11393,183 +10181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 49:8  |  Genesis 49:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大啊，你弟兄們必讚美你； 你手必掐住仇敵的頸項； 你父親的兒子們必向你下拜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Judah, thou art he whom thy brethren shall praise: thy hand shall be in the neck of thine enemies; thy father’s children shall bow down before thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>