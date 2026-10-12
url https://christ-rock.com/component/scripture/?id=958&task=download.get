--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -67,127 +67,127 @@
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6adf5ed6b13a4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd2176483f53c412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf8fee133f9de4fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R17b73ae881eb4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1a86f10c7efd4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc0b544fdd5354a5b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R685dd9fec1ac4430"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2b44f91cd6f14a61"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb404628d1bdc4dfa"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra801173d855d4cda"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf768bf1f8c4f4043"/>
-[...33 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rd7e016963ec5416b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R40ce656d08d746ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R67065395dd1341d5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R51b9fab00af1441c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra3056e1ef60a4b82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb24604d76e904031"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R10c51f1287724ec9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rec9065499b2143cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3db28180fea04606"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8cbae68d6b3a479e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rea91ca3e1dce49ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2f02f9d36d2b4d9a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rbc0abfbde45141ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd0210ea3aa9e4a5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R4339c8609dad477d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re93930e50a964de4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R537145083e244f5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6d8aaa101e22454e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R9b93426c4cae477b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R4c9823cd07974c92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rca74a4c4e1a04aad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R08deec8129a1458b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R492ded0235aa48cb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R35772a060c4f436b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rbfcb7e864f5d4b9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R8ac42a653275455f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rf9af336128094113"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rb37c5f0442d4447d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rf9023bd499f74999"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R5383e2bf689e4584"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R647f7dac5fa649a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R352fa583cd474df7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R8edbff92986b4401"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rc7bd0cb1b43e4c4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R479d511222b945df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R599805cf95684b4f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc2afa8f1fa384f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R685dd9fec1ac4430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb404628d1bdc4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0cfc1d50eb5049af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R29a3e8c897d54a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf768bf1f8c4f4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3b1f3051783142e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R18b258bba9304d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd95364bb7af44914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R189fb65a29cd46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R69471d04cd3a4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6705c65ab7ce4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rccfcd11a4fb446af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbe3af9c3b3754078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re174d14c789f4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R33d5340b7f924fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R34f7a1443b4148f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc1d024b70e9743c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd44ceec3ba404f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5b5a071d0e984852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf7b699f7e65945dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf037e7e6b824499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd725bf4710e34ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R273c662bf8584adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd63fad73b6c94e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R419a8f1c6ae245ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rbdfb9e6ed1024358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9b776dd1f489478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R96871a93ebda43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R59609fb2b58044b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2ff1cbb5060542f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R63434661887442e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R77c77c22e1a14a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re4ba2c5a7aac4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R00b8649345144f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R66a96c26531c48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R55ede3d9bd2b4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re971bd6ef5e149ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Ra984d6309f4040d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rd7e016963ec5416b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R08349fae02814d34" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb0225d80c68e453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2b44f91cd6f14a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra801173d855d4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2e28a666f2f94630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0c0cad50886e4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R40ce656d08d746ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R67065395dd1341d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R51b9fab00af1441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra3056e1ef60a4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb24604d76e904031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R10c51f1287724ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rec9065499b2143cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3db28180fea04606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8cbae68d6b3a479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rea91ca3e1dce49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2f02f9d36d2b4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbc0abfbde45141ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd0210ea3aa9e4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4339c8609dad477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re93930e50a964de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R537145083e244f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6d8aaa101e22454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9b93426c4cae477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4c9823cd07974c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rca74a4c4e1a04aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R08deec8129a1458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R492ded0235aa48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R35772a060c4f436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rbfcb7e864f5d4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8ac42a653275455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf9af336128094113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rb37c5f0442d4447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rf9023bd499f74999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R5383e2bf689e4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R647f7dac5fa649a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R352fa583cd474df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R8edbff92986b4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rc7bd0cb1b43e4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R479d511222b945df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R599805cf95684b4f" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9887dbead6024196" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -391,153 +391,153 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6705ca97a44e433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7163ba5796c2487e" /></Relationships>
-[...101 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R257af50f3a31423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f4c25727d1f41bc" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rde402df8ade64be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1045a80b39a94d30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7f7c2ab177c140c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3825837199114d30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7db292171c7a4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0de6b9c0ce5a4eb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R220c8f2d212642d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5da6c3d2e0a44f4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R169c6c3b18c14d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc1c82e6795e4658" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2d1bf87c197a4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9a1f8e6f0704158" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R43d2cc85e1a244b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3f93fd86cf84288" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R17cb289342ff4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2f5a0a5de2e4ab1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0eaff7c90a634394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reaa7080ab5b04f11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R68acdb921e8a4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56e2739a86ac4bc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6f96b689ff204a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93cb7931ef404522" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7cd61cd06c7248ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc01aeacd2bbf4aa8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7d59ced87364442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd859b66da7d4c5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1539c1ff3e62427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R718bf782395e42c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R09e0311ef28a4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbefa7e654a64393" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re4cb177772704460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re05f8e14cd3e4ea7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R34c255b0d0674aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1975664829e47f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb4c5d3882e874ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0567ef07f3ae4f82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7126bfeca64e4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9be30befa14e4bc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R824f255e380a4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbd28d71e76a04f3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rafa6f755d88e4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R573e5eb96fdb43f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd2bdbca205e14ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R571434a33f154637" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb7273956461e48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdabd95bb67aa486b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb2447195ec8a4ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b987390662b415e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Re3266f5282ac44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff0b0ddce6d94a55" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Racafa283ca7343be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R132808cd911d44c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R9c0a2f4558264c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2bd6756fb4c84fa0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rb3ef6e92545a4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rada5fb3685db4c53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R80cacaf87d0543b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd9c1c3fe88b4323" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R802f8272dbf64495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19df9843af8949a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R28e65b60f8a54207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68bbdc5d79d144c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra9be20065da0443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81521bb7be1545ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R19de8b0f51c94ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66a6c3f1851f403c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd4730b29fd63410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cc54049c3d14874" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R27e6051c447f413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8af1e269618d4a23" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3821,100 +3821,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R263e51e12f1a42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb283cfe1eede483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R933bcb0564e444d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rc1f46b68615b4f72" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3606dfa112a1415a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5b1b5afad7574578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R26d6f647b503455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R1e498266d61046e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3f192955dbbe4d91" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Redc9eee8a9fc4920" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb283cfe1eede483f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R26d6f647b503455b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R933bcb0564e444d9"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1e498266d61046e6"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4940,116 +4940,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc1f46b68615b4f72"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3f192955dbbe4d91"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd8ce63863ef14c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd0d1868de089429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re980bbb29cde44e6" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R55cc1707cbf048f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbedebfdbc1e24b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49b5ea73102f489a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd0d1868de089429c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re980bbb29cde44e6"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbedebfdbc1e24b80"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R49b5ea73102f489a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5113,153 +5113,153 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R597dce95076f4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc673f03fa65443d3" /></Relationships>
-[...101 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re96d897a1db54a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R48fca36b21a544de" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4a6805759114ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5a943f6808b5423d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R511a8c347a8243bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R21fd01d0ec934278" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76eff0f9ab074582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R86a7b8a8c5bd4511" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3d4a8aebacb4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rbb8f968d24b1418d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc90d531d2fc74e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rdc9243ef86d34e8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48f4b2fa115f4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5ec5c8d5b597475f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2fdb2c247ffd4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rddade76ba98847e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3467fa2a7f3e401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R4346a063796a448b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad700420fb3d4aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd237778e8a5d477f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R745451655d794731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R23090ac46dec4f2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racdddd47404b4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R28c677671efe4381" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R264f203b3f144615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0388044475ee44d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde6285ef67f1403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re89131eba84d41b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96f2751600154a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R89e1dce950c3414a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd7a3a8bbf4644f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R66ab651f76664ed7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d8d22db70db4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Raa8c4458cdf74519" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red73853dda1945e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R906b54d25e4c4ec0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R62df77538d7142ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R6ac095fe0d7a4d11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1451b5345e974edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rb5f55452f0b4433d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07006e550f84463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R79c90407364d4636" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6cc054e55d7b4f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Re14f44699c584de2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reaf24290ddcc4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R07a48d65d5e640ad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b0aed3a20e04878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R813274d11a7c4942" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42ad75afc9f046b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R762f14b5813b4966" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0fea0be28684265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R75551f70b4364649" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b6e953bb0dc41fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R4558f9492e504f6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R432d65d80a94443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R2955426e123c462c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3039d86022c84a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R1524f45568b24e7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R829b35dbdaf44223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R509fdac9ae5a4b18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a3ecffb00c0444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R700484d0e46a464c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb25c073b3efb43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R78b1f14768e54a1c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0e4bf84a2e946e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5617334dea094863" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3bf380057944c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb895eaf96f334dcb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9cacee0925e42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6ce39be02b1a46bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R998abffd88424a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R39a0c8b93de743d4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5277,65 +5277,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第46章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 46 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5353,183 +5357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:9  |  Genesis 46:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>呂便的兒子是哈諾、法路、希斯倫、迦米。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Reuben; Hanoch, and Phallu, and Hezron, and Carmi.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5545,183 +5511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:10  |  Genesis 46:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西緬的兒子是耶母利、雅憫、阿轄、雅斤、瑣轄，還有迦南女子所生的掃羅。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Simeon; Jemuel, and Jamin, and Ohad, and Jachin, and Zohar, and Shaul the son of a Canaanitish woman.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5737,183 +5665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:11  |  Genesis 46:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利未的兒子是革順、哥轄、米拉利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Levi; Gershon, Kohath, and Merari.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5929,183 +5819,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:12  |  Genesis 46:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大的兒子是珥、俄南、示拉、法勒斯、謝拉；惟有珥與俄南死在迦南地。法勒斯的兒子是希斯崙、哈母勒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Judah; Er, and Onan, and Shelah, and Pharez, and Zerah: but Er and Onan died in the land of Canaan. And the sons of Pharez were Hezron and Hamul.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6121,183 +5973,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:13  |  Genesis 46:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以薩迦的兒子是陀拉、普瓦、約伯、伸崙。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Issachar; Tola, and Phuvah, and Job, and Shimron.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6313,183 +6127,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:14  |  Genesis 46:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西布倫的兒子是西烈、以倫、雅利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Zebulun; Sered, and Elon, and Jahleel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6505,183 +6281,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:15  |  Genesis 46:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是利亞在巴旦‧亞蘭給雅各所生的兒子，還有女兒底拿。兒孫共有三十三人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These be the sons of Leah, which she bare unto Jacob in Padan-aram, with his daughter Dinah: all the souls of his sons and his daughters were thirty and three.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6697,183 +6435,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:16  |  Genesis 46:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>迦得的兒子是洗非芸、哈基、書尼、以斯本、以利、亞羅底、亞列利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Gad; Ziphion, and Haggi, Shuni, and Ezbon, Eri, and Arodi, and Areli.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6889,183 +6589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:17  |  Genesis 46:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞設的兒子是音拿、亦施瓦、亦施韋、比利亞，還有他們的妹子西拉。比利亞的兒子是希別、瑪結。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Asher; Jimnah, and Ishuah, and Isui, and Beriah, and Serah their sister: and the sons of Beriah; Heber, and Malchiel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7081,183 +6743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:18  |  Genesis 46:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是拉班給他女兒利亞的婢女悉帕從雅各所生的兒孫，共有十六人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the sons of Zilpah, whom Laban gave to Leah his daughter, and these she bare unto Jacob, even sixteen souls.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7273,183 +6897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:1  |  Genesis 46:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列帶着一切所有的，起身來到別是巴，就獻祭給他父親以撒的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Israel took his journey with all that he had, and came to Beer-sheba, and offered sacrifices unto the God of his father Isaac.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7465,183 +7051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:19  |  Genesis 46:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各之妻拉結的兒子是約瑟和便雅憫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Rachel Jacob’s wife; Joseph, and Benjamin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7657,183 +7205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:20  |  Genesis 46:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟在埃及地生了瑪拿西和以法蓮，就是安城的祭司波提非拉的女兒亞西納給約瑟生的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And unto Joseph in the land of Egypt were born Manasseh and Ephraim, which Asenath the daughter of Poti-pherah priest of On bare unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7849,183 +7359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:21  |  Genesis 46:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>便雅憫的兒子是比拉、比結、亞實別、基拉、乃幔、以希、羅實、母平、戶平、亞勒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Benjamin were Belah, and Becher, and Ashbel, Gera, and Naaman, Ehi, and Rosh, Muppim, and Huppim, and Ard.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8041,183 +7513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:22  |  Genesis 46:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是拉結給雅各所生的兒孫，共有十四人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the sons of Rachel, which were born to Jacob: all the souls were fourteen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8233,183 +7667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:23  |  Genesis 46:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但的兒子是戶伸。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Dan; Hushim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8425,183 +7821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:24  |  Genesis 46:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿弗他利的兒子是雅薛、沽尼、耶色、示冷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Naphtali; Jahzeel, and Guni, and Jezer, and Shillem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8617,183 +7975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:25  |  Genesis 46:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是拉班給他女兒拉結的婢女辟拉從雅各所生的兒孫，共有七人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the sons of Bilhah, which Laban gave unto Rachel his daughter, and she bare these unto Jacob: all the souls were seven.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8809,183 +8129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:26  |  Genesis 46:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那與雅各同到埃及的，除了他兒婦之外，凡從他所生的，共有六十六人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All the souls that came with Jacob into Egypt, which came out of his loins, besides Jacob’s sons’ wives, all the souls were threescore and six;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9001,183 +8283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:27  |  Genesis 46:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>還有約瑟在埃及所生的兩個兒子。雅各家來到埃及的共有七十人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Joseph, which were born him in Egypt, were two souls: all the souls of the house of Jacob, which came into Egypt, were threescore and ten.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9193,183 +8437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:28  |  Genesis 46:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各打發猶大先去見約瑟，請派人引路往歌珊去；於是他們來到歌珊地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he sent Judah before him unto Joseph, to direct his face unto Goshen; and they came into the land of Goshen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9385,183 +8591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:2  |  Genesis 46:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>夜間，神在異象中對以色列說：「雅各！雅各！」他說：「我在這裏。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God spake unto Israel in the visions of the night, and said, Jacob, Jacob. And he said, Here am I.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9577,179 +8745,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:29  |  Genesis 46:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟套車往歌珊去，迎接他父親以色列，及至見了面，就伏在父親的頸項上，哭了許久。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph made ready his chariot, and went up to meet Israel his father, to Goshen, and presented himself unto him; and he fell on his neck, and wept on his neck a good while.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9769,183 +8899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:30  |  Genesis 46:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列對約瑟說：「我既得見你的面，知道你還在，就是死我也甘心。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Israel said unto Joseph, Now let me die, since I have seen thy face, because thou art yet alive.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9961,179 +9053,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:31  |  Genesis 46:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟對他的弟兄和他父的全家說：「我要上去告訴法老，對他說：『我的弟兄和我父的全家從前在迦南地，現今都到我這裏來了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph said unto his brethren, and unto his father’s house, I will go up, and shew Pharaoh, and say unto him, My brethren, and my father’s house, which were in the land of Canaan, are come unto me;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10153,183 +9207,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:32  |  Genesis 46:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們本是牧羊的人，以養牲畜為業；他們把羊群牛群和一切所有的都帶來了。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the men are shepherds, for their trade hath been to feed cattle; and they have brought their flocks, and their herds, and all that they have.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10345,183 +9361,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:33  |  Genesis 46:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>等法老召你們的時候，問你們說：『你們以何事為業？』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, when Pharaoh shall call you, and shall say, What is your occupation?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10537,183 +9515,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:34  |  Genesis 46:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要說：『你的僕人，從幼年直到如今，都以養牲畜為業，連我們的祖宗也都以此為業。』這樣，你們可以住在歌珊地，因為凡牧羊的都被埃及人所厭惡。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That ye shall say, Thy servants’ trade hath been about cattle from our youth even until now, both we, and also our fathers: that ye may dwell in the land of Goshen; for every shepherd is an abomination unto the Egyptians.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10729,183 +9669,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:3  |  Genesis 46:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神說：「我是神，就是你父親的神。你下埃及去不要害怕，因為我必使你在那裏成為大族。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, I am God, the God of thy father: fear not to go down into Egypt; for I will there make of thee a great nation:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10921,183 +9823,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:4  |  Genesis 46:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要和你同下埃及去，也必定帶你上來；約瑟必給你送終。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will go down with thee into Egypt; and I will also surely bring thee up again: and Joseph shall put his hand upon thine eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11113,179 +9977,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:5  |  Genesis 46:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各就從別是巴起行。以色列的兒子們使他們的父親雅各和他們的妻子、兒女都坐在法老為雅各送來的車上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob rose up from Beer-sheba: and the sons of Israel carried Jacob their father, and their little ones, and their wives, in the wagons which Pharaoh had sent to carry him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11305,183 +10131,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:6  |  Genesis 46:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們又帶着迦南地所得的牲畜、貨財來到埃及。雅各和他的一切子孫都一同來了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they took their cattle, and their goods, which they had gotten in the land of Canaan, and came into Egypt, Jacob, and all his seed with him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11497,183 +10285,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:7  |  Genesis 46:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各把他的兒子、孫子、女兒、孫女，並他的子子孫孫，一同帶到埃及。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His sons, and his sons’ sons with him, his daughters, and his sons’ daughters, and all his seed brought he with him into Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11689,183 +10439,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 46:8  |  Genesis 46:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>來到埃及的以色列人名字記在下面。雅各和他的兒孫：雅各的長子是呂便。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are the names of the children of Israel, which came into Egypt, Jacob and his sons: Reuben, Jacob’s firstborn.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>