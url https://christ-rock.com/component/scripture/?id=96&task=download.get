--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -87,137 +87,137 @@
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2f004826fc9244b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra10196a5161d49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R46bb78f6a3184b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6c47dba5909b4b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R17e85025467b46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7c97822f392f49e7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2abad49fa91e4438"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R41690407dc4146c7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Raaf00f4d4c274e21"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf43a9467ade140d0"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0517282a77104c17"/>
-[...43 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="R66f282a432a24ffc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R36b0bfbe21e742d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd82a48c2e0c54745"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rf162e33d637f43c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4e566d8c5e0c4ff5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4bad911d74d34733"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4120bed027da4799"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb000dd9693034a19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R0f9c2393d74c44ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R06fbdaf9715a4615"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rbddaad179cbd481b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R83427b5d1b54471c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R236799d8a0f04289"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rdee353a957254f07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R38c453ee21714e41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R42b20dd1ed5141ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R1bea2c1c178240ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R936d04fd985a4ca8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R17a5e2903ef74869"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Raa78b79835914a88"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R3353e5033cbc437b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf2efeb6b8771456d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Ra7d52d27de6747f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R5e1e14802fef40ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R094b16bbb6314ed4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R4e466e39ab4542ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rfe39424cf6944b28"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R86dbfe0fafa94350"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R89aea6a3d7c94047"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R01ca363d229b4d25"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R5849748ea5c04600"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rfd290ec545db4a8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rd274554b50524bd4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R1e1e82ba93b24c5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R94e64f467d0f404e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R24bbbe33de324039"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Rd1d201f2525249a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Rb144a99466f84fed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R636eadbe6a1d4175"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="Rd7e17c47535545a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R211e9dda13964bdb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R9f1814e581a04d64"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R324816ac9d2a47c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R7a2de9fcfe304a07"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R044234f6565b4af9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="R000a92ececfb4109"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf635a0a164554c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2abad49fa91e4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raaf00f4d4c274e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8dba502fa887495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3be9ddeef9cc46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0517282a77104c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra300b023023c415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4425ec59b91e4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8526bf91308f4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8f80d5ae94634fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1f83e9cebe9844f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd12d0e3fee884dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfe12e54fca4640cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6502a4daf7be4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdbaeead4f47b46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re16d13388aa04d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3594add256fe47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfdae87a96a12449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R35538cf67c724a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R173455d051b342f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf5b3ea4229674ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcc025ff8e29c4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6a869a6e338840cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R33c960fc0cb64a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc761726aa7ab4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6a58fba4d88c4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R61cdcfaf3a564f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbb9b603f24264045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0fd281e115a14247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R46734dbc67ee4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf0b66faf61a04a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5698bb0526474074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R70fc24c4d2b04d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R943c956e1fae4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R61bb7c03d001446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R74c3cd31d23747ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc6dfbc0d6a9947dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R755f60f52c7942cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R149fcd339a614ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R859aa028230a4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R9e40396b11ba4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R68a8553d33e84382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rf7fdabb606594396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R03e06fd5893a4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Raf900f7527d843f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R21741c23db2b4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R21ce301251244281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R38ea6aafb671448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R000acb0d6d944292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R66f282a432a24ffc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rad34a61ff6b14848" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb30c4cbce779454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R41690407dc4146c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf43a9467ade140d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb33cd1e5755f4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4195a545a9e04f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R36b0bfbe21e742d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd82a48c2e0c54745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf162e33d637f43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4e566d8c5e0c4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4bad911d74d34733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4120bed027da4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb000dd9693034a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0f9c2393d74c44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R06fbdaf9715a4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbddaad179cbd481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R83427b5d1b54471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R236799d8a0f04289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rdee353a957254f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R38c453ee21714e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R42b20dd1ed5141ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1bea2c1c178240ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R936d04fd985a4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R17a5e2903ef74869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Raa78b79835914a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3353e5033cbc437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf2efeb6b8771456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra7d52d27de6747f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5e1e14802fef40ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R094b16bbb6314ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4e466e39ab4542ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rfe39424cf6944b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R86dbfe0fafa94350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R89aea6a3d7c94047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R01ca363d229b4d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R5849748ea5c04600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rfd290ec545db4a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rd274554b50524bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R1e1e82ba93b24c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R94e64f467d0f404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R24bbbe33de324039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rd1d201f2525249a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rb144a99466f84fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R636eadbe6a1d4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rd7e17c47535545a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R211e9dda13964bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R9f1814e581a04d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R324816ac9d2a47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R7a2de9fcfe304a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R044234f6565b4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R000a92ececfb4109" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8b9a6ff68c0149f3" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -421,183 +421,183 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3accededea084c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92bf9732f2cc48dd" /></Relationships>
-[...131 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7b7d7d83014148fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reff95d295ce14514" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra01d1a628be04b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R376bb5006ab24742" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R24cdb98f4fe446c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cd323f1190d421f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5ee37bec5f1d4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R65d835ce012c49a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R491099a0aafe4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07e4a25498864ec9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R29fcc0118e9a4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R767059b6a3404eb0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbfd5927f01074521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32cd00c349484786" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2cf5814cb5a449df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ad2727362b24f37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7288f25735444fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b7413ea11be4118" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc4663865388248d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5883e290c9fd4e21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re9e560fa96ae4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbff1b6d7694a4309" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4777068f5a85401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R695a3b5465f64c34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R75915cde1869472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a9526b666ef4e13" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4f2afa7a444b4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87360670da994dc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4abdc4facc504b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff6a4d061d584c27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R094009a856c140d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ead2d769286402f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3300a6a1e28c4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R286a2a3ad67245b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb882ba3ed7b44724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc505c9ff0a7d42ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9106e04c5b97478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0cd9ab462ec4016" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd47f5660ea2b4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc5020c69b3543df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd62444bae0de4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c5a8b72cd184a46" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R1ffbba4bc48c4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7d8eb3168f24ce5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R0ab1190a481b474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R184bb5b398b04731" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9f3a385080aa4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R909862d8aaf2472e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb2a72c1b29934461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95d90396696a4e72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R35c4e114326d4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95366d79ea444b12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Re8226160680e4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab57695ee93c4b06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Ra6f33faae2dd4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcaba59d5f26c4997" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R0874696fd0174036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd46bbe75390f4fe8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Re31ecb0190ad476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06ffc8fa474c4599" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R9efe322dbec8457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd433db8f875e4bd8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R577d82e210d14d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c4e4f3206104a93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R2fc1b4a6351b4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72b23be0cb3e479e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rfd4585aef32a4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f764cb4bd224169" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3100ec5907024534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08aeab89d9884638" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R444dfa1f2a6c4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49a5c98a03a64beb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R50e2901133c144b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd2dbb128f7c45a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R5caffea1f3be4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7e77f56a2a04f02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R029e7f75b0fa45f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree133fefe5b442d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rb5473a4bbc564b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b65b13183694ef0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R33f0704b222b4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1b9b08a5c8d4973" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R315f5120c4174865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb36a21cfd794990" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R211515f2f20f4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae99b9982aa34c21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R27e1d74398e24566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc05d899c975b4292" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra6a5be7db1c947db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R827df983054e470f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd6502e684fea4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68995c9213654233" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4831,100 +4831,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R28ed78637a654e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfa3aa31e12d14a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6a5e5e8aff1d4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re34b6e54b18a4357" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a99f2fa90094a52" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd61e5e9b6a4f45c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R388c6a4705aa4ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R98fd5066e3404a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R420b3e5e2cf64bbd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6b53b0341fee4ac9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfa3aa31e12d14a40"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R388c6a4705aa4ddb"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6a5e5e8aff1d4510"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R98fd5066e3404a85"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5950,116 +5950,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re34b6e54b18a4357"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R420b3e5e2cf64bbd"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R03d92b5dd7fa4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7add9b81f7c34302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf9421eee9db4c97" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf2241d50e4314c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5a90717b34e64bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea2492360507434f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R7add9b81f7c34302"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcf9421eee9db4c97"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5a90717b34e64bdd"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rea2492360507434f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -6123,183 +6123,183 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35c35c4b9cc3420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rbd7a103a36db4c7a" /></Relationships>
-[...131 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc32e1bb557634f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4ad89d9e04604977" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R377f230f507a47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Raa6e05e58a8c448f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d4dff1c0cd54966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb14247b274184b9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31a2d2088afd4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R8c5127caa5ef4489" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R663061fd051941d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rf6e5d0e83e5c4374" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74db12cc85f942a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R85dc954913da4343" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1edec4cb2a6e47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd718d882e6ce42d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7e7a1b587e54365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra4bdcb4a45844eb8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c65a11fad564f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R37e471c75e5744a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53b0ab72517b4a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rebbae8e9916d4471" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1d4f12bad684909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R44dc61ed48984c52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra706df1403cd4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Red651072e8bc42dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81b0300b711c48e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R5804bda0f7c04c9a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e256ad921634448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Red237d6d60654f84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82f339150e5f4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rb16c19602ebf4230" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71f7d5616d684336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R68bd652e00cc485b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd426993006054503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R79f7404b717d46ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R152784a2443d47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R68d251f06ab14ac8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reab8c12acff4411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R9b43b03000004ea0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbdf5464bacb644e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rc6578c2562ac47b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45a921245e3048f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R309475cf5d514b67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R876c16dd2ae849df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R1bc3852ee067460b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94bf0b273c454652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R092373b0ef5d4c5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra06f8090ac4a49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R012f3282f2f84e9f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f5bd768c7ba4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Refac7c90c00a4ab7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R077f212963954939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rf0651b4b72b94677" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbbc804b427b340f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rc602fe0e96e742eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5d5d6c659b94ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rc4c81b6be98e4d30" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01e8c08266654c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rcbe6904683ce495c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra723604484be4579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R525f5f3c3cf943d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14cdb93aea804fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R8c4a7e190a31404d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60b7804a9584471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R44b96d9c59974b5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R631a11605dfa4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R69297ff274894766" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R955a5df405da4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rccb4517ca8424fb1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd76b505e04474f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R9420f109379849d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44cdca4bdca14922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R56b3944bac68406a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5db7d36567874b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="Re62f1dd26e234783" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b87c68b586548c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R04fe734db1f44d8e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9cc3a573e6774a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R6827165e0033468b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb58953c91fcd42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="Rc06d03af414d4a8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2acf574b879c43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="R3d4c7c4020d74e19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red198cf0cbda4c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R8e77dee65f9b4c1e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8e659d14d4f4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rba9508b27c994371" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a170687d5d04a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3f11585cfc74451e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R996322d91b3d4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R8b7f5f1d05d842c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85e4f30fc1b749a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfd700a778e6748c5" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6317,65 +6317,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Luke 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6393,183 +6397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:9  |  Luke 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>魔鬼又領他到耶路撒冷去，叫他站在殿頂上，對他說：「你若是神的兒子，可以從這裏跳下去；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he brought him to Jerusalem, and set him on a pinnacle of the temple, and said unto him, If thou be the Son of God, cast thyself down from hence:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:10  |  Luke 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為[經上]記着說： 主要為你吩咐他的使者保護你；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it is written, He shall give his angels charge over thee, to keep thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:11  |  Luke 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們要用手托着你， 免得你的腳碰在石頭上。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in their hands they shall bear thee up, lest at any time thou dash thy foot against a stone.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:12  |  Luke 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他說：「[經上]說：『不可試探主－你的神。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus answering said unto him, It is said, Thou shalt not tempt the Lord thy God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +7013,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:13  |  Luke 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>魔鬼用完了各樣的試探，就暫時離開耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the devil had ended all the temptation, he departed from him for a season.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +7167,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:14  |  Luke 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌滿有聖靈的能力，回到加利利；他的名聲就傳遍了四方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus returned in the power of the Spirit into Galilee: and there went out a fame of him through all the region round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +7321,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:15  |  Luke 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在各會堂裏教訓人，眾人都稱讚他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he taught in their synagogues, being glorified of all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7737,183 +7475,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:16  |  Luke 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌來到拿撒勒，就是他長大的地方。在安息日，照他平常的規矩進了會堂，站起來要念[聖經]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he came to Nazareth, where he had been brought up: and, as his custom was, he went into the synagogue on the sabbath day, and stood up for to read.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7929,183 +7629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:17  |  Luke 4:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有人把先知以賽亞的書交給他，他就打開，找到一處寫着說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there was delivered unto him the book of the prophet Esaias. And when he had opened the book, he found the place where it was written,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8121,183 +7783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:18  |  Luke 4:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主的靈在我身上， 因為他用膏膏我， 叫我傳福音給貧窮的人； 差遣我報告： 被擄的得釋放， 瞎眼的得看見， 叫那受壓制的得自由，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Spirit of the Lord is upon me, because he hath anointed me to preach the gospel to the poor; he hath sent me to heal the brokenhearted, to preach deliverance to the captives, and recovering of sight to the blind, to set at liberty them that are bruised,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8313,183 +7937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:1  |  Luke 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌被聖靈充滿，從約旦河回來，聖靈將他引到曠野，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus being full of the Holy Ghost returned from Jordan, and was led by the Spirit into the wilderness,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8505,183 +8091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:19  |  Luke 4:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>報告神悅納人的禧年。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To preach the acceptable year of the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8697,183 +8245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:20  |  Luke 4:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是把書捲起來，交還執事，就坐下。會堂裏的人都定睛看他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he closed the book, and he gave it again to the minister, and sat down. And the eyes of all them that were in the synagogue were fastened on him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8889,183 +8399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:21  |  Luke 4:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「今天這經應驗在你們耳中了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he began to say unto them, This day is this scripture fulfilled in your ears.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9081,183 +8553,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:22  |  Luke 4:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人都稱讚他，並希奇他口中所出的恩言；又說：「這不是約瑟的兒子嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all bare him witness, and wondered at the gracious words which proceeded out of his mouth. And they said, Is not this Joseph’s son?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9273,183 +8707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:23  |  Luke 4:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「你們必引這俗語向我說：『醫生，你醫治自己吧！我們聽見你在迦百農所行的事，也當行在你自己家鄉裏』」；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, Ye will surely say unto me this proverb, Physician, heal thyself: whatsoever we have heard done in Capernaum, do also here in thy country.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9465,183 +8861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:24  |  Luke 4:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又說：「我實在告訴你們，沒有先知在自己家鄉被人悅納的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Verily I say unto you, No prophet is accepted in his own country.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9657,179 +9015,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:25  |  Luke 4:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我對你們說實話，當以利亞的時候，天閉塞了三年零六個月，遍地有大饑荒，那時，以色列中有許多寡婦，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I tell you of a truth, many widows were in Israel in the days of Elias, when the heaven was shut up three years and six months, when great famine was throughout all the land;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9849,183 +9169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:26  |  Luke 4:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以利亞並沒有奉差往她們一個人那裏去，只奉差往西頓的撒勒法一個寡婦那裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But unto none of them was Elias sent, save unto Sarepta, a city of Sidon, unto a woman that was a widow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10041,183 +9323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:27  |  Luke 4:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>先知以利沙的時候，以色列中有許多長大痲瘋的，但內中除了敘利亞國的乃縵，沒有一個得潔淨的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And many lepers were in Israel in the time of Eliseus the prophet; and none of them was cleansed, saving Naaman the Syrian.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10233,183 +9477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:28  |  Luke 4:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>會堂裏的人聽見這話，都怒氣滿胸，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all they in the synagogue, when they heard these things, were filled with wrath,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10425,183 +9631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:2  |  Luke 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>四十天受魔鬼的試探。那些日子沒有吃甚麼；日子滿了，他就餓了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Being forty days tempted of the devil. And in those days he did eat nothing: and when they were ended, he afterward hungered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10617,183 +9785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:29  |  Luke 4:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就起來攆他出城（他們的城造在山上）；他們帶他到山崖，要把他推下去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And rose up, and thrust him out of the city, and led him unto the brow of the hill whereon their city was built, that they might cast him down headlong.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10809,183 +9939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:30  |  Luke 4:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他卻從他們中間直行，過去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he passing through the midst of them went his way,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11001,183 +10093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:31  |  Luke 4:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌下到迦百農，就是加利利的一座城，在安息日教訓眾人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And came down to Capernaum, a city of Galilee, and taught them on the sabbath days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11193,183 +10247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:32  |  Luke 4:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們很希奇他的教訓，因為他的話裏有權柄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they were astonished at his doctrine: for his word was with power.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11385,183 +10401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:33  |  Luke 4:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在會堂裏有一個人，被污鬼的精氣附着，大聲喊叫說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in the synagogue there was a man, which had a spirit of an unclean devil, and cried out with a loud voice,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11577,183 +10555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:34  |  Luke 4:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「唉！拿撒勒的耶穌，我們與你有甚麼相干？你來滅我們嗎？我知道你是誰，乃是神的聖者。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, Let us alone; what have we to do with thee, thou Jesus of Nazareth? art thou come to destroy us? I know thee who thou art; the Holy One of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11769,183 +10709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:35  |  Luke 4:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌責備他說：「不要作聲，從這人身上出來吧！」鬼把那人摔倒在眾人中間，就出來了，卻也沒有害他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus rebuked him, saying, Hold thy peace, and come out of him. And when the devil had thrown him in the midst, he came out of him, and hurt him not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11961,183 +10863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:36  |  Luke 4:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人都驚訝，彼此對問說：「這是甚麼道理呢？因為他用權柄能力吩咐污鬼，污鬼就出來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they were all amazed, and spake among themselves, saying, What a word is this! for with authority and power he commandeth the unclean spirits, and they come out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12153,183 +11017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:37  |  Luke 4:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是耶穌的名聲傳遍了周圍地方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the fame of him went out into every place of the country round about.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12345,183 +11171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:38  |  Luke 4:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌出了會堂，進了西門的家。西門的岳母害熱病甚重，有人為她求耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he arose out of the synagogue, and entered into Simon’s house. And Simon’s wife’s mother was taken with a great fever; and they besought him for her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12537,183 +11325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:3  |  Luke 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>魔鬼對他說：「你若是神的兒子，可以吩咐這塊石頭變成食物。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the devil said unto him, If thou be the Son of God, command this stone that it be made bread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12729,183 +11479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:39  |  Luke 4:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌站在她旁邊，斥責那熱病，熱就退了。她立刻起來服事他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he stood over her, and rebuked the fever; and it left her: and immediately she arose and ministered unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12921,183 +11633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:40  |  Luke 4:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>日落的時候，凡有病人的，不論害甚麼病，都帶到耶穌那裏。耶穌按手在他們各人身上，醫好他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now when the sun was setting, all they that had any sick with divers diseases brought them unto him; and he laid his hands on every one of them, and healed them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13113,183 +11787,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:41  |  Luke 4:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有鬼從好些人身上出來，喊着說：「你是神的兒子。」耶穌斥責他們，不許他們說話，因為他們知道他是基督。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And devils also came out of many, crying out, and saying, Thou art Christ the Son of God. And he rebuking them suffered them not to speak: for they knew that he was Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13305,183 +11941,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:42  |  Luke 4:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天亮的時候，耶穌出來，走到曠野地方。眾人去找他，到了他那裏，要留住他，不要他離開他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when it was day, he departed and went into a desert place: and the people sought him, and came unto him, and stayed him, that he should not depart from them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13497,183 +12095,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:43  |  Luke 4:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但耶穌對他們說：「我也必須在別城傳神國的福音，因我奉差原是為此。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, I must preach the kingdom of God to other cities also: for therefore am I sent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13689,183 +12249,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:44  |  Luke 4:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是耶穌在加利利的各會堂傳道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he preached in the synagogues of Galilee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13881,183 +12403,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:4  |  Luke 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「[經上]記着說：『人活着不是單靠食物，[乃是靠神口裏所出的一切話]。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus answered him, saying, It is written, That man shall not live by bread alone, but by every word of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14073,183 +12557,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:5  |  Luke 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>魔鬼又領他上了[高山]，霎時間把天下的萬國都指給他看，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the devil, taking him up into an high mountain, shewed unto him all the kingdoms of the world in a moment of time.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14265,183 +12711,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:6  |  Luke 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對他說：「這一切權柄、榮華，我都要給你，因為這原是交付我的，我願意給誰就給誰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the devil said unto him, All this power will I give thee, and the glory of them: for that is delivered unto me; and to whomsoever I will I give it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14457,183 +12865,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:7  |  Luke 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你若在我面前下拜，這都要歸你。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If thou therefore wilt worship me, all shall be thine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14649,183 +13019,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路加福音 4:8  |  Luke 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「[經上]記着說： 當拜主－你的神， 單要事奉他。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus answered and said unto him, Get thee behind me, Satan: for it is written, Thou shalt worship the Lord thy God, and him only shalt thou serve.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>