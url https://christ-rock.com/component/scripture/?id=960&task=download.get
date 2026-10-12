--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -35,111 +35,111 @@
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rbac549342d734d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R39c6174929d140af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R81f52ecff84b4f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R1fac93c6323d47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd608fce5a6374bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rec5475ffd41a403b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcd21733865a54859"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R809415ee0ca24f7c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1596226eef694aa8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1f866e74de434a62"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9cbc9a4d79174337"/>
-[...17 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Ra2b86e2a187d43ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4e3e632f59914ccc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R880b8f5f9eae48a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ree80f07c4e33404a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0dab179ce5a74652"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re6eee6f7acf84185"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra527499bfa914145"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6863747ad02f42d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb5f09f8e3ee04043"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra3e1ec4ca65346d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R55c0dc865e034e23"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3657e68836dc42ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R33199bde59c44da0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb27174e5fb6b4132"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R1cb61a7eeb844539"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R67c9b9e0c4fd4987"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R830063150d2a4eb9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9c1f702ba5cb4d49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Raa76c34800034a81"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Re04bf96b93c74e9e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra6923bcdf724472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcd21733865a54859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1596226eef694aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re3bfd78ae1fa4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re137766245d84a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9cbc9a4d79174337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Raa8f35daf7274a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd762153f3cc64477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbdc8512d5d034e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R333bb38ae4db4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R29b697733543478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Reff09d18eb674786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7bd1c9a588544e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd617bcf012b04ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf5fce3aa12dc4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R047b8eab731e4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd57d722b5b1045b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rbd02298e89ef4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc0cc54ddabae42e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rec338b5a070447a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rdbe093420a4c4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rca93dd78243d4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf025d61a05b74d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra2b86e2a187d43ac" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R23b7175b12f4495b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rde2b97d349654cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R809415ee0ca24f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f866e74de434a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc37130f376fd47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R43f79057540340d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4e3e632f59914ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R880b8f5f9eae48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ree80f07c4e33404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0dab179ce5a74652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re6eee6f7acf84185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra527499bfa914145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6863747ad02f42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb5f09f8e3ee04043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra3e1ec4ca65346d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R55c0dc865e034e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3657e68836dc42ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R33199bde59c44da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb27174e5fb6b4132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1cb61a7eeb844539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R67c9b9e0c4fd4987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R830063150d2a4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9c1f702ba5cb4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Raa76c34800034a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re04bf96b93c74e9e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re619afea80a648db" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -343,105 +343,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0f4550e5cf4a4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf3548d607ef4e24" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2e354f0404b14cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R393578c47717475d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R54775f3c193a4709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5f4a662ac33428b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Raddca071364f47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffab0f528c3f4bb9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1004fad72fde48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R84672a91de1a49d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcf644fe1a0764171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R12a68b922c194001" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R09ba6c2dac8f4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R199c23c91f924003" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R473d86f758ed478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c5964bc871d4df2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R18b8916fa55642e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75e2765e48604138" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8ee161226d6a4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9f31f04fc074b4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3f749239c9414e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81470dbdf3cd45cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9796336674a14cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b5298493bc4448d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0e88572190864e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R213afbedda6a4714" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re1f7e639c270480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f21beb310a34a2f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5c5443f71e714b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe7b18486b3d4d28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2f2509ad972c41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a91033f67af4f1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf2d2417fcf6b42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc62ec5ead8e24098" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb87554c5e1b14d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59479b1297f94eee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rfaf82e724a204ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71beb99942004c91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4f4656bb81de42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32329074aaab48dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4f9447055c1a4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5d26b1f236c4dd1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2205,100 +2205,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4935e25f28794c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2b41674f994248d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd3607c4f733c402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R427b9d550f9443a4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2c9efd5e1a46495c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R68b167feb7414d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6fdbe1fc01b34c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6c929aa0184b49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rde5ed4647b984c36" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R69ab5d60662f40df" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2b41674f994248d1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6fdbe1fc01b34c0b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd3607c4f733c402b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6c929aa0184b49e2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3324,116 +3324,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R427b9d550f9443a4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rde5ed4647b984c36"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R983b3ae717a34cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd17422e1cad149c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79bbd612a50f4906" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re43c5b84290a4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R181171f1432b4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43dc11f784724431" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd17422e1cad149c1"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R79bbd612a50f4906"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R181171f1432b4809"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R43dc11f784724431"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3497,105 +3497,105 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R899a78ca4aa848ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4fe46cb672474f6f" /></Relationships>
-[...53 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96077af9a403492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7c900e0340574926" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c99e10c8c14469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R31b81b82d0a74a3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa9fadaf2c7a48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R3936267346474571" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe3bb9fdd3b24566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rac7f76fe553b4f62" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c15f5746700494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R67583d33cbf44efa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2320f2573b174ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rbf25009a25b04efd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcecf8155c8204398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R9b34996ad3324999" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b8e9aea7a8248ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R26cb95b17bc840b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R570ac2950ba9422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R70cad4c553f341d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9509fb5e332a4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rc82a1433ff434070" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R77b6dee338ac47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R7f712129b6444481" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f60beea92194e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rd775c4c94c0a4ef4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8e51e7477ee4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd934015579e4464b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85f24d0838ff4ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb31144b31f2f4756" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcec25a326bb747d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R523b8be249314981" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R527140409d7a42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R29fd23e6640a41dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90a77f25b5d14093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra302c16c6f11422d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c2b8e5c3a5846fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rff91c94ec9934351" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d8101c631fd4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9065d8ab5afe411f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c4ebca291f343ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R60ea9a7753554524" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3613,65 +3613,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第20章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 20 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3689,183 +3693,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:9  |  Genesis 20:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞比米勒召了亞伯拉罕來，對他說：「你怎麼向我這樣行呢？我在甚麼事上得罪了你，你竟使我和我國裏的人陷在大罪裏？你向我行不當行的事了！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Abimelech called Abraham, and said unto him, What hast thou done unto us? and what have I offended thee, that thou hast brought on me and on my kingdom a great sin? thou hast done deeds unto me that ought not to be done.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3881,183 +3847,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:10  |  Genesis 20:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞比米勒又對亞伯拉罕說：「你見了甚麼才做這事呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abimelech said unto Abraham, What sawest thou, that thou hast done this thing?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4073,183 +4001,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:11  |  Genesis 20:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕說：「我以為這地方的人總不懼怕神，必為我妻子的緣故殺我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abraham said, Because I thought, Surely the fear of God is not in this place; and they will slay me for my wife’s sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4265,183 +4155,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:12  |  Genesis 20:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>況且她也實在是我的妹子；她與我是同父異母，後來作了我的妻子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And yet indeed she is my sister; she is the daughter of my father, but not the daughter of my mother; and she became my wife.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4457,183 +4309,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:13  |  Genesis 20:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當神叫我離開父家、飄流在外的時候，我對她說：『我們無論走到甚麼地方，你可以對人說：他是我的哥哥；這就是你待我的恩典了。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, when God caused me to wander from my father’s house, that I said unto her, This is thy kindness which thou shalt shew unto me; at every place whither we shall come, say of me, He is my brother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4649,183 +4463,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:14  |  Genesis 20:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞比米勒把牛、羊、僕婢賜給亞伯拉罕，又把他的妻子撒拉歸還他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abimelech took sheep, and oxen, and menservants, and womenservants, and gave them unto Abraham, and restored him Sarah his wife.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4841,183 +4617,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:15  |  Genesis 20:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞比米勒又說：「看哪，我的地都在你面前，你可以隨意居住」；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abimelech said, Behold, my land is before thee: dwell where it pleaseth thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5033,179 +4771,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:16  |  Genesis 20:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又對撒拉說：「我給你哥哥一千銀子，作為你在閤家人面前遮羞的，你就在眾人面前沒有不是了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And unto Sarah he said, Behold, I have given thy brother a thousand pieces of silver: behold, he is to thee a covering of the eyes, unto all that are with thee, and with all other: thus she was reproved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5225,183 +4925,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:17  |  Genesis 20:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕禱告神，神就醫好了亞比米勒和他的妻子，並他的眾女僕，她們便能生育。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Abraham prayed unto God: and God healed Abimelech, and his wife, and his maidservants; and they bare children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5417,183 +5079,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:18  |  Genesis 20:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因耶和華為亞伯拉罕的妻子撒拉的緣故，已經使亞比米勒家中的婦人不能生育。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the LORD had fast closed up all the wombs of the house of Abimelech, because of Sarah Abraham’s wife.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5609,183 +5233,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:1  |  Genesis 20:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕從那裏向南地遷去，寄居在加低斯和書珥中間的基拉耳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abraham journeyed from thence toward the south country, and dwelled between Kadesh and Shur, and sojourned in Gerar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5801,183 +5387,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:2  |  Genesis 20:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕稱他的妻撒拉為妹子，基拉耳王亞比米勒差人把撒拉取了去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abraham said of Sarah his wife, She is my sister: and Abimelech king of Gerar sent, and took Sarah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5993,183 +5541,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:3  |  Genesis 20:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但夜間，神來，在夢中對亞比米勒說：「你是個死人哪！因為你取了那女人來；她原是別人的妻子。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But God came to Abimelech in a dream by night, and said to him, Behold, thou art but a dead man, for the woman which thou hast taken; for she is a man’s wife.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6185,183 +5695,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:4  |  Genesis 20:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞比米勒卻還沒有親近撒拉；他說：「主啊，連有義的國，你也要毀滅嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Abimelech had not come near her: and he said, Lord, wilt thou slay also a righteous nation?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +5849,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:5  |  Genesis 20:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那人豈不是自己對我說『她是我的妹子』嗎？就是女人也自己說：『他是我的哥哥。』我做這事是心正手潔的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Said he not unto me, She is my sister? and she, even she herself said, He is my brother: in the integrity of my heart and innocency of my hands have I done this.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,179 +6003,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:6  |  Genesis 20:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神在夢中對他說：「我知道你做這事是心中正直；我也攔阻了你，免得你得罪我，所以我不容你沾着她。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God said unto him in a dream, Yea, I know that thou didst this in the integrity of thy heart; for I also withheld thee from sinning against me: therefore suffered I thee not to touch her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6761,179 +6157,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:7  |  Genesis 20:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在你把這人的妻子歸還他；因為他是先知，他要為你禱告，使你存活。你若不歸還他，你當知道，你和你所有的人都必要死。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore restore the man his wife; for he is a prophet, and he shall pray for thee, and thou shalt live: and if thou restore her not, know thou that thou shalt surely die, thou, and all that are thine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6953,183 +6311,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 20:8  |  Genesis 20:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞比米勒清早起來，召了眾臣僕來，將這些事都說給他們聽，他們都甚懼怕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore Abimelech rose early in the morning, and called all his servants, and told all these things in their ears: and the men were sore afraid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>