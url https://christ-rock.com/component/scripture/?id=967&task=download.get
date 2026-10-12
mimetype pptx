--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -57,122 +57,122 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re06946e6f5814252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R607a17c59fc24357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8ca860b54e0c4a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R479b103125d44b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9b02e5b604584d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd0889bc9d0604e63" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf56a9512bba6421f"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R06941b1e50ae49e9"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8ef24ae8fa7f4e6a"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6bfff7bafa1b4ecf"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R16f51f9845da4729"/>
-[...28 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R094463cc23af467c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raf200cfdbf19462a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R78fac42be3234c70"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd9f9855f45114d96"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc63162db4eb740e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R40cfd232bd5f434c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Reca3724d91ee4ee3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R29253b08556745b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R1d65c652915347a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rdc25f4b2b2b7427c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R017558d12a594467"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2441b72b2f6a40d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R51edf73865b84706"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc752cf2b4f914e61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rbe0b0e1bc9c9490b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R910ec7a7552c484e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rbb421e88e6374a22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R43757858ea7f4bf4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Reea429666c424d0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rbf51c613b8a24db9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R8e7a702361084ce0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R86e31b3220354551"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R1c11f2776e3741cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb3e1d0bfd7584147"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R9e5afee8dc5f4763"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R254608c040a74ab2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Re935be86af8c45e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rf5fbf6d917ed473c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rb420d15b0dea48ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Re57fc384928041b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R8a990e0f91184245"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7183c7ef6376495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf56a9512bba6421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ef24ae8fa7f4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5244e4887f6941e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R34af529fdf854e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R16f51f9845da4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3fd54dc37cb94d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5f693d82ee214a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7bf84390cc734620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R75378f2ee82a4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rba6e5d99ea864d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcfe13adfdf304a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf73802ab386b4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra7fbb23f5f064b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc5e90c4da0a14126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc7ef7d6365964838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra26c8b5d2c1c4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R193fd1e0f08947f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Reb2d274261034497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R91c89101c4444c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rba40a5b71ec84196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7c42aad2dd74442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R7812d02268004b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8d58926ab7da4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf4b92b4c690045e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4c37b72da3844ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5ae01f6ea47e41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R80f6249c095a470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd0d8f545e9064674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R59b7dc6983d54e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd3d5207409964f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R180c37bbba714715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Re7f9592507e74ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9adbf91ef64548c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R094463cc23af467c" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0a0913dba6a94176" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb64d1c2b2869402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R06941b1e50ae49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bfff7bafa1b4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R886ece6f468a42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R4afdd4a9160f43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raf200cfdbf19462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R78fac42be3234c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd9f9855f45114d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc63162db4eb740e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R40cfd232bd5f434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Reca3724d91ee4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R29253b08556745b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1d65c652915347a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdc25f4b2b2b7427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R017558d12a594467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2441b72b2f6a40d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R51edf73865b84706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc752cf2b4f914e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbe0b0e1bc9c9490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R910ec7a7552c484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbb421e88e6374a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R43757858ea7f4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Reea429666c424d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbf51c613b8a24db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8e7a702361084ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R86e31b3220354551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1c11f2776e3741cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb3e1d0bfd7584147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9e5afee8dc5f4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R254608c040a74ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re935be86af8c45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf5fbf6d917ed473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb420d15b0dea48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re57fc384928041b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R8a990e0f91184245" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re165039d00a54cb6" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -376,138 +376,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R273aaf4c1e184df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ccc865e96774112" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3fd4d321cfd146b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52c2bf1cba3a4876" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfc98a7a76d304a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebad99b8c3824d64" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R80a0eea306a5477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f61c1dec73d4569" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7ed3937914f7417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R528ee4eebdb54121" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ree36e34d658a4e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e49ab642051416f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R52e6af8c059c4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd44324ba79f145f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8b5b9bc9494d4224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e909ecaa5d44f37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra0c61a11c94d470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c6fb2988e354f77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R339342cbf1b744b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13012f7d312a4f11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R95165bf19cbe4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b19dab085e4491f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R425f05c63edb4c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7049361b6b7d46bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R691bbb2b1a744b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2bf74eae0f574867" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R63c8e07b0db44f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86b828f27d4f4922" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Reaad7e0c5b2b48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a1fb417302446f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8a3ca06ed0544583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c0a25da5da24afd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R29e083bbaa4543b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd479bab0f2e54816" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R396e18a5021548e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0421b95bd4ca432d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re3424d6577df4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R063d2057cf434917" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd92c21e147934474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra41e18dbb91e47cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbe6fb40ce75c48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R523d763d93f14524" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R09966f82634c44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b8c2db0d1f54f00" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb25c62708b3b4379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R350acd65556041e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R87f72d0323844803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08f7379f75084963" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re981afc14b38423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R300452afdff24775" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rdfca20184464491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc492b93b12cc4fd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R552942af55e243e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89c2336920914eba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R33e7d51eccc94028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1db5ff703e0644ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf24c21fdf5d042b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0097358ce294eb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd2d6e90670fe4a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b39258ce90d42e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd912087c62df4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a9aa279f4774ff0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf2644e4f325a431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bfbe9516f4840c0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3316,100 +3316,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re78ada48315f4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R236841afbf7f43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8c04769cb33f4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R32a85647d3414b8d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc996df8ef6774ed4" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb02cc942bbf649e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7b539ec324984896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7e4b1dc101e946ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R576fc6c97ac84054" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra6d8f0ce086149b0" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R236841afbf7f43bb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7b539ec324984896"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8c04769cb33f4b72"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7e4b1dc101e946ff"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4435,116 +4435,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R32a85647d3414b8d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R576fc6c97ac84054"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4fe067ab72cc4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0b17a52c804e4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8b71088d0ab4128" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4c123582a67b40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6917c3fe096d4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb736e7097b0b4438" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0b17a52c804e4b96"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf8b71088d0ab4128"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R6917c3fe096d4c0e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb736e7097b0b4438"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4608,138 +4608,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb89b5c2eca1491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8c37fde6f81e4e78" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9546fba7aaee4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R809a313fe15e44de" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a64404ad3ca4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8cbe116e90b24b18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a4306163dd449fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rcd08ab4d1c424e64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2021f0fdba0f4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R68ec86f815d5451a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R029854ada5b54163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd9f2c1cd41a946a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7e9ca1b44894d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7471051334274d14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3b169a7d0fa4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rdb252b971a984d7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88def8e0fa6c4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9ab8cd4ecb7a457a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc229d3d3cb7549c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R6043a472eb1d4423" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reaf5333becf34831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Red3678f13b074a3c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5c1c0f5c06f64a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R5638fba2ceb84a1c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9e261c80c084109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rcab5a060f25d4722" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbea19314114e4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R164f602cc2bf4d97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f2b2a7b11ad4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R1474634dd6b64a7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6cde237949594d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rb3d598e7d7ef4c2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd2ba962431940ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R6f591f628a644e79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R152b3ba7ba18426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Re8e457768aa548ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d6c86ce055d4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R7f7792d9408b42c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R611e8286f16d43f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R39a21bfec78d4d8d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raec799d9f24d4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R0c6283f841df4dad" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7dee917563cc42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R0d9d052672d6459b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a9bd15865c74449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R49d5414ac88e4996" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18363fba6d7e4a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R8adea320edcb4014" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R233467090c684052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7553e2865c7b488b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R719494fd3e704905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rcdb3bf181f534515" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8eda06c8643e455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R75ae000c523e4b72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56b1e8793fc74bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc3c2a5ca560643d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51583169267a49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8f40dc8e859449a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9e6be1cc8724798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re7d8e122984d43bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba8eeb4230d54b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfbb1525a19b842a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbec6cbd536264ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rab5666cf7fae40ad" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4757,65 +4757,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第9章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 9 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4833,183 +4837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:9  |  Genesis 9:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我與你們和你們的後裔立約，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I, behold, I establish my covenant with you, and with your seed after you;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5025,179 +4991,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:10  |  Genesis 9:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並與你們這裏的一切活物－就是飛鳥、牲畜、走獸，凡從方舟裏出來的活物－立約。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And with every living creature that is with you, of the fowl, of the cattle, and of every beast of the earth with you; from all that go out of the ark, to every beast of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5217,183 +5145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:11  |  Genesis 9:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我與你們立約，凡有血肉的，不再被洪水滅絕，也不再有洪水毀壞地了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will establish my covenant with you; neither shall all flesh be cut off any more by the waters of a flood; neither shall there any more be a flood to destroy the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5409,183 +5299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:12  |  Genesis 9:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神說：「我與你們並你們這裏的各樣活物所立的永約是有記號的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God said, This is the token of the covenant which I make between me and you and every living creature that is with you, for perpetual generations:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5601,183 +5453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:13  |  Genesis 9:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我把虹放在雲彩中，這就可作我與地立約的記號了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I do set my bow in the cloud, and it shall be for a token of a covenant between me and the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5793,183 +5607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:14  |  Genesis 9:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我使雲彩蓋地的時候，必有虹現在雲彩中，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it shall come to pass, when I bring a cloud over the earth, that the bow shall be seen in the cloud:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5985,183 +5761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:15  |  Genesis 9:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我便記念我與你們和各樣有血肉的活物所立的約，水就再不氾濫、毀壞一切有血肉的物了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will remember my covenant, which is between me and you and every living creature of all flesh; and the waters shall no more become a flood to destroy all flesh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6177,179 +5915,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:16  |  Genesis 9:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>虹必現在雲彩中，我看見，就要記念我與地上各樣有血肉的活物所立的永約。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the bow shall be in the cloud; and I will look upon it, that I may remember the everlasting covenant between God and every living creature of all flesh that is upon the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6369,183 +6069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:17  |  Genesis 9:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神對挪亞說：「這就是我與地上一切有血肉之物立約的記號了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God said unto Noah, This is the token of the covenant, which I have established between me and all flesh that is upon the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6561,183 +6223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:18  |  Genesis 9:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出方舟挪亞的兒子就是閃、含、雅弗。含是迦南的父親。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Noah, that went forth of the ark, were Shem, and Ham, and Japheth: and Ham is the father of Canaan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6753,183 +6377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:1  |  Genesis 9:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神賜福給挪亞和他的兒子，對他們說：「你們要生養眾多，遍滿了地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God blessed Noah and his sons, and said unto them, Be fruitful, and multiply, and replenish the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6945,183 +6531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:19  |  Genesis 9:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是挪亞的三個兒子，他們的後裔分散在全地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the three sons of Noah: and of them was the whole earth overspread.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7137,183 +6685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:20  |  Genesis 9:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>挪亞作起農夫來，栽了一個葡萄園。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Noah began to be an husbandman, and he planted a vineyard:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7329,183 +6839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:21  |  Genesis 9:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他喝了園中的酒便醉了，在帳棚裏赤着身子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he drank of the wine, and was drunken; and he was uncovered within his tent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +6993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:22  |  Genesis 9:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>迦南的父親含看見他父親赤身，就到外邊告訴他兩個弟兄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ham, the father of Canaan, saw the nakedness of his father, and told his two brethren without.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:23  |  Genesis 9:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是閃和雅弗拿件衣服搭在肩上，倒退着進去，給他父親蓋上；他們背着臉就看不見父親的赤身。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Shem and Japheth took a garment, and laid it upon both their shoulders, and went backward, and covered the nakedness of their father; and their faces were backward, and they saw not their father’s nakedness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,183 +7301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:24  |  Genesis 9:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>挪亞醒了酒，知道小兒子向他所做的事，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Noah awoke from his wine, and knew what his younger son had done unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8097,183 +7455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:25  |  Genesis 9:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就說： 迦南當受咒詛， 必給他弟兄作奴僕的奴僕；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Cursed be Canaan; a servant of servants shall he be unto his brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,183 +7609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:26  |  Genesis 9:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又說： 耶和華－閃的神是應當稱頌的！ 願迦南作閃的奴僕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Blessed be the LORD God of Shem; and Canaan shall be his servant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,183 +7763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:27  |  Genesis 9:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願神使雅弗擴張， 使他住在閃的帳棚裏； 又願迦南作他的奴僕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God shall enlarge Japheth, and he shall dwell in the tents of Shem; and Canaan shall be his servant.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8673,183 +7917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:28  |  Genesis 9:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>洪水以後，挪亞又活了三百五十年。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Noah lived after the flood three hundred and fifty years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,183 +8071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:2  |  Genesis 9:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡地上的走獸和空中的飛鳥都必驚恐，懼怕你們，連地上一切的昆蟲並海裏一切的魚都交付你們的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the fear of you and the dread of you shall be upon every beast of the earth, and upon every fowl of the air, upon all that moveth upon the earth, and upon all the fishes of the sea; into your hand are they delivered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9057,183 +8225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:29  |  Genesis 9:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>挪亞共活了九百五十歲就死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the days of Noah were nine hundred and fifty years: and he died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:3  |  Genesis 9:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡活着的動物都可以作你們的食物。這一切我都賜給你們，如同菜蔬一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every moving thing that liveth shall be meat for you; even as the green herb have I given you all things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +8533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:4  |  Genesis 9:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>惟獨肉帶着血，那就是牠的生命，你們不可吃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But flesh with the life thereof, which is the blood thereof, shall ye not eat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,179 +8687,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:5  |  Genesis 9:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>流你們血、害你們命的，無論是獸是人，我必討他的罪，就是向各人的弟兄也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And surely your blood of your lives will I require; at the hand of every beast will I require it, and at the hand of man; at the hand of every man’s brother will I require the life of man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9825,183 +8841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:6  |  Genesis 9:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡流人血的，他的血也必被人所流，因為神造人是照自己的形像造的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whoso sheddeth man’s blood, by man shall his blood be shed: for in the image of God made he man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,183 +8995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:7  |  Genesis 9:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要生養眾多，在地上昌盛繁茂。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And you, be ye fruitful, and multiply; bring forth abundantly in the earth, and multiply therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10209,183 +9149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 9:8  |  Genesis 9:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神曉諭挪亞和他的兒子說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God spake unto Noah, and to his sons with him, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>