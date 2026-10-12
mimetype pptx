--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -39,113 +39,113 @@
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R66ff78981da44bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8eb3955c92e44e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rff23ab9f1edf4390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rff7e2d52f459483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb65cd6bc46684f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R40bf562cb8c146d1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R48daea7e306544ef"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0c895e0e3980424d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2ee8d1fbba574ed3"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3ce4c088f6a045fc"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8109bc3ad98e4bd2"/>
-[...19 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rec3f0d1c4d984ba7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf8f8bc2f4b614e52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2e5e55c973824519"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R7d1c7459588f46df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re5d698f682d145b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re2a7e68eae274636"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7d5191d947e448d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R1013b09a7f7342e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R30f3ac2300fc4b9b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd8bd80cf8fd94405"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc87da0a76aea4c4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rb98fc77445f94dc4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re2bdb1888f074549"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R2dd0752eb7ca46c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rfb87d9a0c3ae4b6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb076d2162b164200"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R15ff7e5c61944228"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rff0728f01e614f3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R253b6a9a616348be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R08ef78ef6b604efc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rf12ca5a2d8ed47de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R8fd8f41c3acd42f9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7d576654f85d4939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R48daea7e306544ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ee8d1fbba574ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6a50e2632f0e4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc4d7e3611d13400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8109bc3ad98e4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9b885ef84e464d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7b4780eddcd34c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0e51f634f700420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc26f43eccd4d4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R17329b485b764742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R674c2ff4f49c4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1b9d38e8fde54468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcbbbb692053e42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re11c34be7ed043ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R51a992bcbca14e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R46a0b158c82b42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7bd4891f035a4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R990b58e115414d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R35adbbe98b8442cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra01b3c1878224b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R298084c674f54cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb149a84f3688417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc6199a6aa3694f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R88af52cac94c4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rec3f0d1c4d984ba7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2d8f3c5e6e794d46" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5ea922638ae648c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0c895e0e3980424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ce4c088f6a045fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8928e4276c044258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbb79c5f3042d4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf8f8bc2f4b614e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2e5e55c973824519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7d1c7459588f46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re5d698f682d145b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re2a7e68eae274636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7d5191d947e448d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1013b09a7f7342e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R30f3ac2300fc4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd8bd80cf8fd94405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc87da0a76aea4c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb98fc77445f94dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re2bdb1888f074549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2dd0752eb7ca46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfb87d9a0c3ae4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb076d2162b164200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R15ff7e5c61944228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rff0728f01e614f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R253b6a9a616348be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R08ef78ef6b604efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf12ca5a2d8ed47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8fd8f41c3acd42f9" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re989f7f282654d76" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -349,111 +349,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R41d9cdda06c946cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc5ee9f0d426466e" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R272f0320c055471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4601eaf88e4b4488" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R27b9545fd81c4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R766ae9adf4534630" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra2158c01bc8148c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4a014f98a9d4c5e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra6a59875961542b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red8916583dee42dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5e0d402f2e174949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R535992364f35435b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R879e51f233664619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f0095e2f22046ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbbc5bfe89b1541b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36492c4a42ac4870" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2105cd6eea6d42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a40c65e659247ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R72e7f0b40d734203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86dedda350d44f4c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc880a082afd74f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbaec444edb4c4b2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4c54163863fa4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80d52a6aba594007" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re4534953df3a48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4537e7df6064f12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R40b10bbf373541eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ae4bb6f151d4fb1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9ce93f9df311448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf899a4a65cfc49c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R441e274027a54e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbcf437b5830a4194" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb48775eac86a456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra3ab51dee0014314" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9d05f8810ce14aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15be863049b74061" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb5f9f52c478d4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R560a635995df41dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R89f4cdaa096d4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95d72ae266fb4ec9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re03bfb65dec843c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc93df8431e854081" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R44deb44a05c14887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3165ab439f74dbb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re58049f0608443fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2330485651e439d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2407,100 +2407,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R99e0e7fb421742f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rcafd0498bda3410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R14a063a887af4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re0cb7069976c419d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R981025f918154f66" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9df4cb49e0a34ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R73ae1250d5c14866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7a3ee2e69e8f4f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re949beef778f40bd" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfeffdeb69c5547b1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcafd0498bda3410d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R73ae1250d5c14866"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R14a063a887af4772"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7a3ee2e69e8f4f47"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3526,116 +3526,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re0cb7069976c419d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re949beef778f40bd"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8e977091e87e4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9360f4d1bc634384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R738d3aa349b14d71" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd353248248724c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9e354d46fdb6430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3f4c41452d74e56" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9360f4d1bc634384"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R738d3aa349b14d71"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9e354d46fdb6430c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re3f4c41452d74e56"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3699,111 +3699,111 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d58704ee99747a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rcd5809174f684b66" /></Relationships>
-[...59 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91df23a4beda4698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2a3b6db461974283" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a8167b36d2c4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rdff71f08463b4b00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R314c71bfc4e9421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4f4846489ed14940" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b0ed493e6f940f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb66a19da8aae4e77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bf2bbbbaca54759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd21ce38ffb734ce7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R551dbf01611a4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rba8a20ef963c4cb9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5520924631634164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R26ad26c9a38f4b25" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Recc088d8a58c49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rb956a42987644a9a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa642ec487f043cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rc73c63ea97b8489b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R315a80d7aa374b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R65f8908de10344f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3eb141b088c445c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf03b1a70cf2342d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R324f7d88f40a4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rd5567f4cb39240b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R568098a3eb634ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Raf470900f45c4853" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70a51c0cef554e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R1c1ec01c93d144fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb245ebad94a8422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R0908e7fa8f15405d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e188944e7fc4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R9f140c246143450a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc13b0581b9a04a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R04abc68374bc43a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f328b9cbc454278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Ra4018f54c9e64660" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64f9272170c14657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf3dba18537764da5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9759af1273b404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rdd14ffe610854a4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R376103d62de64899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R77df08b044694bff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7cddfb6672c4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R36381f60027f4586" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3821,65 +3821,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3897,183 +3901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:9  |  Genesis 12:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>後來亞伯蘭又漸漸遷往南地去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abram journeyed, going on still toward the south.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4089,183 +4055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:10  |  Genesis 12:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那地遭遇饑荒。因饑荒甚大，亞伯蘭就下埃及去，要在那裏暫居。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there was a famine in the land: and Abram went down into Egypt to sojourn there; for the famine was grievous in the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4281,183 +4209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:11  |  Genesis 12:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>將近埃及，就對他妻子撒萊說：「我知道你是容貌俊美的婦人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, when he was come near to enter into Egypt, that he said unto Sarai his wife, Behold now, I know that thou art a fair woman to look upon:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4473,183 +4363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:12  |  Genesis 12:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>埃及人看見你必說：『這是他的妻子』，他們就要殺我，卻叫你存活。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore it shall come to pass, when the Egyptians shall see thee, that they shall say, This is his wife: and they will kill me, but they will save thee alive.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4665,183 +4517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:13  |  Genesis 12:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你說，你是我的妹子，使我因你得平安，我的命也因你存活。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Say, I pray thee, thou art my sister: that it may be well with me for thy sake; and my soul shall live because of thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4857,183 +4671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:14  |  Genesis 12:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>及至亞伯蘭到了埃及，埃及人看見那婦人極其美貌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, that, when Abram was come into Egypt, the Egyptians beheld the woman that she was very fair.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5049,183 +4825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:15  |  Genesis 12:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法老的臣宰看見了她，就在法老面前誇獎她。那婦人就被帶進法老的宮去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The princes also of Pharaoh saw her, and commended her before Pharaoh: and the woman was taken into Pharaoh’s house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5241,183 +4979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:16  |  Genesis 12:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法老因這婦人就厚待亞伯蘭，亞伯蘭得了許多牛、羊、駱駝、公驢、母驢、僕婢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he entreated Abram well for her sake: and he had sheep, and oxen, and he asses, and menservants, and maidservants, and she asses, and camels.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5433,183 +5133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:17  |  Genesis 12:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華因亞伯蘭妻子撒萊的緣故，降大災與法老和他的全家。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD plagued Pharaoh and his house with great plagues because of Sarai Abram’s wife.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5625,183 +5287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:18  |  Genesis 12:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法老就召了亞伯蘭來，說：「你這向我做的是甚麼事呢？為甚麼沒有告訴我她是你的妻子？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pharaoh called Abram, and said, What is this that thou hast done unto me? why didst thou not tell me that she was thy wife?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5817,183 +5441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:1  |  Genesis 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對亞伯蘭說：「你要離開本地、本族、父家，往我所要指示你的地去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the LORD had said unto Abram, Get thee out of thy country, and from thy kindred, and from thy father’s house, unto a land that I will shew thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6009,183 +5595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:19  |  Genesis 12:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為甚麼說她是你的妹子，以致我把她取來要作我的妻子？現在你的妻子在這裏，可以帶她走吧。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why saidst thou, She is my sister? so I might have taken her to me to wife: now therefore behold thy wife, take her, and go thy way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6201,183 +5749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:20  |  Genesis 12:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是法老吩咐人將亞伯蘭和他妻子，並他所有的都送走了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pharaoh commanded his men concerning him: and they sent him away, and his wife, and all that he had.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6393,183 +5903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:2  |  Genesis 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我必叫你成為大國。我必賜福給你，叫你的名為大；你也要叫別人得福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will make of thee a great nation, and I will bless thee, and make thy name great; and thou shalt be a blessing:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6585,183 +6057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:3  |  Genesis 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為你祝福的，我必賜福與他；那咒詛你的，我必咒詛他。地上的萬族都要因你得福。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will bless them that bless thee, and curse him that curseth thee: and in thee shall all families of the earth be blessed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6777,183 +6211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:4  |  Genesis 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯蘭就照着耶和華的吩咐去了；羅得也和他同去。亞伯蘭出哈蘭的時候年七十五歲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Abram departed, as the LORD had spoken unto him; and Lot went with him: and Abram was seventy and five years old when he departed out of Haran.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6969,183 +6365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:5  |  Genesis 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯蘭將他妻子撒萊和姪兒羅得，連他們在哈蘭所積蓄的財物、所得的人口，都帶往迦南地去。他們就到了迦南地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abram took Sarai his wife, and Lot his brother’s son, and all their substance that they had gathered, and the souls that they had gotten in Haran; and they went forth to go into the land of Canaan; and into the land of Canaan they came.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7161,183 +6519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:6  |  Genesis 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯蘭經過那地，到了示劍地方、摩利橡樹那裏。那時迦南人住在那地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abram passed through the land unto the place of Sichem, unto the plain of Moreh. And the Canaanite was then in the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7353,183 +6673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:7  |  Genesis 12:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華向亞伯蘭顯現，說：「我要把這地賜給你的後裔。」亞伯蘭就在那裏為向他顯現的耶和華築了一座壇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD appeared unto Abram, and said, Unto thy seed will I give this land: and there builded he an altar unto the LORD, who appeared unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7545,183 +6827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 12:8  |  Genesis 12:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從那裏他又遷到伯特利東邊的山，支搭帳棚；西邊是伯特利，東邊是艾。他在那裏又為耶和華築了一座壇，求告耶和華的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he removed from thence unto a mountain on the east of Beth-el, and pitched his tent, having Beth-el on the west, and Hai on the east: and there he builded an altar unto the LORD, and called upon the name of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>