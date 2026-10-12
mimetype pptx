--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -45,116 +45,116 @@
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R815cc91ed48f41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3c3e350db732433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R819e208e01c34a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd6e11433436e4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re1b4fde4f2054b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6b7d9ce56fde43df" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R47aabfdd9bf147e2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R90bb3fbb7e304867"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3deb3be3b6e14316"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4ec28fbae796486f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc4e320775d52410e"/>
-[...22 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R0c4e44a78cc14a61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4c204562b4dc48ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rad94de5fc0b04f54"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R18b473bfe9a44ada"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8e011505bd28430a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf412b1a01aea4d03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3ba51b17283244a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2a1a1e83aa824fa7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R4f3af5dae7c84300"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2edf7faebce34fd3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R9e60c6d4e299470f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R5582eb3f020b4f27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf21f80775b374f73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5b115236bc9d496d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R76f8101d411b4563"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R17844b41334c470f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R8e45e873bbea4175"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rc3ad5956ff5944f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R21143219ddae45b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R6c4864d54ec14491"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rcecf89f06c164f91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Ree3c536fe8c7490c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R79afc1f197aa40eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R34f80a446a774f19"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R30a6c8e096d74313"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9a2cd84b753b418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R47aabfdd9bf147e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3deb3be3b6e14316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc2462b3f3eb4405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd01d2ebba72b4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc4e320775d52410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R47e7373680c64f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra2affb4a11fe4c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R078933683a664c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd99a639237de4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4c575b2fe1c94568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re52ef354b29c4090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1d510a17a582456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1b4226d78b0243a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5d56356cf9614b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R48de21ea261d48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rffe5c32376bd47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5d7cb9cc85904e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbef7e8139f9c40c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf371be629e1247ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7371894e72a64b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R71c8b79e0d0f4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R96d633ad81074603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd61905297a3e4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R680add55893f4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2897c3de0f694ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra2b531d50b6f4ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf77463fff1484423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0c4e44a78cc14a61" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3b654a04740741b6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R431580151d0e4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R90bb3fbb7e304867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ec28fbae796486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R38e063be01874bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd0b2aec9d6a742e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4c204562b4dc48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rad94de5fc0b04f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R18b473bfe9a44ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8e011505bd28430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf412b1a01aea4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3ba51b17283244a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2a1a1e83aa824fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4f3af5dae7c84300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2edf7faebce34fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R9e60c6d4e299470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5582eb3f020b4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf21f80775b374f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5b115236bc9d496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R76f8101d411b4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R17844b41334c470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8e45e873bbea4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc3ad5956ff5944f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R21143219ddae45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6c4864d54ec14491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rcecf89f06c164f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ree3c536fe8c7490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R79afc1f197aa40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R34f80a446a774f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R30a6c8e096d74313" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Re120f7d9117c4966" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -358,120 +358,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6c9f55b7f73e4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R544d651cb8a34f5d" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R530ea8d31eff45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5af55b0aa9a4c8c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1c8afb52729e41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50228874de9044d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfe988ec89b0444c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51847ce1d9d548ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5ce116f2e9ed4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb11187d4cc524754" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R17328083fbc148f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c0254dfd6cd497f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6a08fb5f05ae4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5786cdbf3fc041fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rab7c413963a04eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe28353c19ea4815" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc1d6aa45675e46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5d173e092a1a4d80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R50ec938401ab4344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09c24b49305c4004" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4b2f6f459f574519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14c319e06ecb4eed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rcabcf2c989d344a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe4048a14b2949a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R684a871b8146483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb70594ab082f4844" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc8183e75df434908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R938030525fc44d72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rd770f04afc224913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88a794ebc0fd4814" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2bc5fbc0585242c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14e2f17acf9f4e77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rc2307a3bcebc4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb7e5262877048b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R298e274b951544ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd01c28da47e14380" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R32ac67475b914e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0c41fc82d484acf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1f387e18b9914c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93105eaa7c064722" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc99e902b7c7e45a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf361759307e24f53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd66200ea4a884139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96f9720058b14813" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd80a1235457f4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00499f01a71b4eec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rff7ea549611246ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb2bc1cf9ab34076" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re394f51cff8041f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19b3c0691a2b4371" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5f7a20f262144c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b511a6609c44429" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2710,100 +2710,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf885f7fbf1fc480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra5bb76336e45405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R841e28cdbe8c4750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0b594843a08e490e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc0ef420ea9e84741" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R755a02aaed144dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R53178155454e4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3e29adf3d3674cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R26337ab8f36248b4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6d307084c6664869" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra5bb76336e45405c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R53178155454e4cea"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R841e28cdbe8c4750"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3e29adf3d3674cad"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3829,116 +3829,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0b594843a08e490e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R26337ab8f36248b4"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7faf993be72b459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R80be24751a634fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c0209390b7d4d3b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re34b8f8c3df94d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc56ac4d0317d4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d3a1e47aa0e4917" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R80be24751a634fc8"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R8c0209390b7d4d3b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc56ac4d0317d4842"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3d3a1e47aa0e4917"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4002,120 +4002,120 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ff57a4489964edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra529a6ca1ae64f15" /></Relationships>
-[...68 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9fd2cc9bb92e4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc93d7e2dbb7743d4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd110ad0faae74d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7f73044eb8384ac8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9372519763bd4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R9c2738290c1b4476" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43d1273c6c9d413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R448ebd4123304856" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4bbab2a5039482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rf7b729ca2aa54499" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref176ba268664f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7c2c6fc09a054d82" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5d4b11597d34e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Ra91e656d24634b04" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra52d9e548e834402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R8b0b7f2b780746be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d018329ef8240c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra779332471754f38" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2270300178c34a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R17fba8ab4b4a4c14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5072751aa30b4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Recd7554721d942df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf40dc67ab4ad4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rbd0c8672211e4f3c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b79ade802d04d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rcd4976c7388c47b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34708a6185f944f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R4d7e85547db54376" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7480051aaf8b4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Ra64c91ff877a465a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8fbaf145ba74f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R309d76401ef04160" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14982fce06514c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rf0022e6f82564a5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c369965b0bc4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rdc775079a2964e45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc19f6210532441a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rbf6d2916d4a6456e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14e57779e06843f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R820d7d00bf5c4b39" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R177b8126148d4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rcbc75d0314fe4bb6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd5fac75b3db34ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R75d90733e7a947b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3b3198d6a63346a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R54d9fd3a0eed485f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd306314357ad4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd06a7e8b0226429e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R774846d857d6404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf2b9999b685f4487" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4133,65 +4133,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第40章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 40 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4209,183 +4213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:9  |  Genesis 40:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>酒政便將他的夢告訴約瑟說：「我夢見在我面前有一棵葡萄樹，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the chief butler told his dream to Joseph, and said to him, In my dream, behold, a vine was before me;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4401,183 +4367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:10  |  Genesis 40:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>樹上有三根枝子，好像發了芽，開了花，上頭的葡萄都成熟了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in the vine were three branches: and it was as though it budded, and her blossoms shot forth; and the clusters thereof brought forth ripe grapes:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4593,183 +4521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:11  |  Genesis 40:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法老的杯在我手中，我就拿葡萄擠在法老的杯裏，將杯遞在他手中。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pharaoh’s cup was in my hand: and I took the grapes, and pressed them into Pharaoh’s cup, and I gave the cup into Pharaoh’s hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4785,183 +4675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:12  |  Genesis 40:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟對他說：「你所做的夢是這樣解：三根枝子就是三天；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph said unto him, This is the interpretation of it: The three branches are three days:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4977,179 +4829,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:13  |  Genesis 40:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>三天之內，法老必提你出監，叫你官復原職，你仍要遞杯在法老的手中，和先前作他的酒政一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet within three days shall Pharaoh lift up thine head, and restore thee unto thy place: and thou shalt deliver Pharaoh’s cup into his hand, after the former manner when thou wast his butler.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5169,183 +4983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:14  |  Genesis 40:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你得好處的時候，求你記念我，施恩與我，在法老面前提說我，救我出這監牢。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But think on me when it shall be well with thee, and shew kindness, I pray thee, unto me, and make mention of me unto Pharaoh, and bring me out of this house:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5361,183 +5137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:15  |  Genesis 40:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我實在是從希伯來人之地被拐來的；我在這裏也沒有做過甚麼，叫他們把我下在監裏。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For indeed I was stolen away out of the land of the Hebrews: and here also have I done nothing that they should put me into the dungeon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5553,183 +5291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:16  |  Genesis 40:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>膳長見夢解得好，就對約瑟說：「我在夢中見我頭上頂着三筐白餅；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the chief baker saw that the interpretation was good, he said unto Joseph, I also was in my dream, and, behold, I had three white baskets on my head:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5745,183 +5445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:17  |  Genesis 40:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>極上的筐子裏有為法老烤的各樣食物，有飛鳥來吃我頭上筐子裏的食物。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in the uppermost basket there was of all manner of bakemeats for Pharaoh; and the birds did eat them out of the basket upon my head.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5937,183 +5599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:18  |  Genesis 40:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟說：「你的夢是這樣解：三個筐子就是三天；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph answered and said, This is the interpretation thereof: The three baskets are three days:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6129,183 +5753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:1  |  Genesis 40:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這事以後，埃及王的酒政和膳長得罪了他們的主－埃及王，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass after these things, that the butler of the king of Egypt and his baker had offended their lord the king of Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6321,183 +5907,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:19  |  Genesis 40:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>三天之內，法老必斬斷你的頭，把你掛在木頭上，必有飛鳥來吃你身上的肉。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet within three days shall Pharaoh lift up thy head from off thee, and shall hang thee on a tree; and the birds shall eat thy flesh from off thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6513,179 +6061,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:20  |  Genesis 40:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了第三天，是法老的生日，他為眾臣僕設擺筵席，把酒政和膳長提出監來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass the third day, which was Pharaoh’s birthday, that he made a feast unto all his servants: and he lifted up the head of the chief butler and of the chief baker among his servants.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6705,183 +6215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:21  |  Genesis 40:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使酒政官復原職，他仍舊遞杯在法老手中；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he restored the chief butler unto his butlership again; and he gave the cup into Pharaoh’s hand:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:22  |  Genesis 40:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但把膳長掛起來，正如約瑟向他們所解的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he hanged the chief baker: as Joseph had interpreted to them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +6523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:23  |  Genesis 40:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>酒政卻不記念約瑟，竟忘了他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet did not the chief butler remember Joseph, but forgat him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +6677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:2  |  Genesis 40:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法老就惱怒酒政和膳長這二臣，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pharaoh was wroth against two of his officers, against the chief of the butlers, and against the chief of the bakers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +6831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:3  |  Genesis 40:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把他們下在護衛長府內的監裏，就是約瑟被囚的地方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he put them in ward in the house of the captain of the guard, into the prison, the place where Joseph was bound.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,183 +6985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:4  |  Genesis 40:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>護衛長把他們交給約瑟，約瑟便伺候他們；他們有些日子在監裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the captain of the guard charged Joseph with them, and he served them: and they continued a season in ward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,179 +7139,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:5  |  Genesis 40:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>被囚在監之埃及王的酒政和膳長二人同夜各做一夢，各夢都有講解。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they dreamed a dream both of them, each man his dream in one night, each man according to the interpretation of his dream, the butler and the baker of the king of Egypt, which were bound in the prison.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8049,183 +7293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:6  |  Genesis 40:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了早晨，約瑟進到他們那裏，見他們有愁悶的樣子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph came in unto them in the morning, and looked upon them, and, behold, they were sad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:7  |  Genesis 40:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他便問法老的二臣，就是與他同囚在他主人府裏的，說：「你們今日為甚麼面帶愁容呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he asked Pharaoh’s officers that were with him in the ward of his lord’s house, saying, Wherefore look ye so sadly to day?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +7601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 40:8  |  Genesis 40:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們對他說：「我們各人做了一夢，沒有人能解。」約瑟說：「解夢不是出於神嗎？請你們將夢告訴我。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they said unto him, We have dreamed a dream, and there is no interpreter of it. And Joseph said unto them, Do not interpretations belong to God? tell me them, I pray you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>