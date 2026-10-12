--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -63,125 +63,125 @@
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R923dd6fd601b4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Refdb7fdc20224a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4765c5c77a4547e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R957687aada0a49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb6f2b4008c2243cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2c914c53b6c84572" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8f9c0a4b3da4475b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R39c7d2ac7a454044"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1c05b60d4c704cd5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf7ace525493a4f49"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbe47df20de7345eb"/>
-[...31 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rb4f965214b794236"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4bd4eb844e2245fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rfd50b8599ee64ca0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra2f63cc06df34e88"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rdbd655947e1e4724"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rbf87c1b1d92d4f6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Raf22fae09e8648b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5348e2ba30144ff6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra8d61bf41d3c40e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra66eea6b9fa04553"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R375ae5fb5ec640a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf163b28d4c86498f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re9b9ed0e758a4d72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R928dad2706b841f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R4345a8b2ca214573"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb38710b88aaf42fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rcd41e8507d114c1b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rf529230d78de486e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rb1ab2ab7118c4a5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rf665b5c06c7a4ff4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R1cc99c7179bd454e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R361294dd68544a70"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R543fbcc9ac584728"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R99a8182550af4bd8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rf98bba0693324aac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Re0eb7207055f45cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R1a240f523eca4afc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rf11845e349b04452"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Raec4c3ae57b643d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rb6b7b17b7dd2407d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R97e25dc94c66472a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R3a8a5db206d1408d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R73981b05fae04931"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rb5e6985cd40744b5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Raa0a6214091848ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8f9c0a4b3da4475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c05b60d4c704cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R95e88e42aee24de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rec7b3acec2674f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbe47df20de7345eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re46cdcdd4c684d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re9341e3b95674d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0e8d7e8a9b6540b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R16bf7f68a95e4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R922cebc86ef8488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0a2d0aac64404ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3bd7fcc19bfb46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R26229affac414cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rddecb479028a46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1bd336c250664b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R40d1bf05f0344215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2bf0d69e08af43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf3327ec6c2ca403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R77c36c70f76d4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra7d64334dd4b4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R02c1743945504b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6bb5cd415ad7428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf09e952738d64af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2ee98ce15f334fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R43325b04225d4268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rda40fdd5767546c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Raf46f550f4654b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re1adb10b60bf463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7668600c08954345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7846647d65654579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R84f6a2875c764b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rf1b8936d8f944253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rdf947fb32801473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rfaeb64b4e2634532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rc4c88f8fbabf4a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R708898d120c14a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rb4f965214b794236" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rac62d99573894294" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R94c4c811c006439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R39c7d2ac7a454044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7ace525493a4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4b6fdeeaa10a44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf15e0eee2f5a4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4bd4eb844e2245fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfd50b8599ee64ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra2f63cc06df34e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdbd655947e1e4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbf87c1b1d92d4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raf22fae09e8648b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5348e2ba30144ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra8d61bf41d3c40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra66eea6b9fa04553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R375ae5fb5ec640a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf163b28d4c86498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re9b9ed0e758a4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R928dad2706b841f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4345a8b2ca214573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb38710b88aaf42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rcd41e8507d114c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf529230d78de486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb1ab2ab7118c4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf665b5c06c7a4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1cc99c7179bd454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R361294dd68544a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R543fbcc9ac584728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R99a8182550af4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf98bba0693324aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re0eb7207055f45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1a240f523eca4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf11845e349b04452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Raec4c3ae57b643d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rb6b7b17b7dd2407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R97e25dc94c66472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R3a8a5db206d1408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R73981b05fae04931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rb5e6985cd40744b5" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R79ce700ecc354796" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -385,147 +385,147 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5f666a9ccd9946b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb37574de47124232" /></Relationships>
-[...95 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R03ebe8f6e5b74e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfb1c963429d4390" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re8322bf768e44abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46231434f3bf48ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R14039af23c3c45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb32e7a5aea24937" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbb2ffd4d366d4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdc585c66eee4608" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8d129378ea04493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b41b539c995465d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R83b71bc32b284a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf45bdab00a65435f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1ef964bd957547e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54482a94947740ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R363a0ce460e242d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R421221190e124e43" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf30a057f6bf14d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc764dca55db94055" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdc8bb092c5534a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95f630d8357e4378" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra5cd06fbff164cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43cc0fd7f9164b95" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R41cdeaf8d607414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64bf1448cd984a83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re92c19335af34e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04d87e0a03e94cd1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6571b1b061c74a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R634a2f6c49d947a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R97ddf7efce234e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb393c777a5b4716" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6c35c54de99e4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63738e8793724198" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rdaa87debd11f4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re50f8942421c4595" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R517e515529404c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd642f7b59ffb44bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R602a849a3be84bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ed31674d64c46e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7104f20ee0cf4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc870c92cf0914778" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R82431e61d70c43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R862ef85de5664321" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R50f3dbc33d4a4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R790a03df08ab4002" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R135a87060c284531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab1121982cc6476a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb33eaaa04fb34c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f48b91918ba4696" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R14b39c669a8143e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R874b4ea198a94594" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rf28ab5c6e43347e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3983c70017ef4078" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R0131c83316574fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e8faf7277494ad2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R21d507ea2a8949c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c423a5ff50e482c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R02be9b3c3cd44764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R531e8abd68ac4868" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re7c858e195fd4104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc045ea933f004046" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2adae3a2831041ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R013a124205bc4c0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R98c920ccb8b64d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c283886a9114226" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re2e7d7e6dbf740e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67c46d223f484f45" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8d3f85e4f1c84572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45bef226861d4074" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3619,100 +3619,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb78d017d32be45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R763ba7932d764564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6a0fe113b6854b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R51d5d2025ab44bd2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R074de6ef484a44ad" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R90f1efb562e94743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R620ef34f6bcf4353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9020bafd81954929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rfbd3c0f266f8416a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R885ca11a8313442e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R763ba7932d764564"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R620ef34f6bcf4353"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6a0fe113b6854b46"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9020bafd81954929"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4738,116 +4738,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R51d5d2025ab44bd2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rfbd3c0f266f8416a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R32ddbed7a0e44d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1f592fd116854009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46b61b0114204e30" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R37188d471379467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfbd24d69c8fa4e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf287fda1d464600" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1f592fd116854009"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R46b61b0114204e30"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rfbd24d69c8fa4e3b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcf287fda1d464600"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4911,147 +4911,147 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25c7beaa516e487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4b321a5719214f03" /></Relationships>
-[...95 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf74908ef4f2a4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1b6eb0537fd84744" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c6dc83c07814d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf92f0d32969d421b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9de2217249f34909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7dd7b88b0ab74f3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b5a4b9041924f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R9e4b30cdbceb47ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb264d115a9e74bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2863e389d3a24f85" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3c1275d655c47d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R94a02a6373c6402b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd18b6ed6065b4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5bd657ac28f047d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfdf184f81d0b45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R1a60e18bc920475b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49e1fd25b2c74642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R5dcb8592b7a741fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21d277a098fd4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rf53d9e99436942fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f271a23ad80431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R689e5c3bce874cf5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a184dc7c1a0438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rbcb3ea82fa07498a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R672a6d0b6bd5470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R144bd72408dd45fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R714e59574f1c4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R2746694650064cdd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf8b9323aae8429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rfcc2fede01c14f1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0869a4986bd0487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Re75334919fe54fb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3138261957b24d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rca112fcf3e2b4d41" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra5825a04f2c54061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R6daf10b96e5e4ab3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6306984f302546f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R7bc5fd6105ea4756" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfb4bd4e76d0d42fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R480b7e6b51e044f1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec52866e82214d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R59230b7c8b944c8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48293f6c923b4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R307c25fcedcf46e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b4f7b525d3a4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rae874ba551f64440" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde630cff7c4a4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R678f7d82bdb54844" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0831394f589a4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R3fa9d40a2d664e22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19b20ab8b90844a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R1676f3b83adf4450" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05b12e93e41442e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rc6615c7e94934c4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9b05c1bbc4b4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rc4f7c0a856da4940" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref2a8bdb7b3b435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4007c82ce1154cac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R073795da92124f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R240a74112c3c463f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d125cb30cc34e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R79dfc0064c4b4156" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f20eb41501448bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Re8ebdd62563e4929" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re007d972ae4e4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R4f492f5370294810" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8679633ef7c1408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2b19662e772640d0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5069,65 +5069,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第10章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 10 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5145,183 +5149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:9  |  Genesis 10:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在耶和華面前是個英勇的獵戶，所以俗語說：「像寧錄在耶和華面前是個英勇的獵戶。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He was a mighty hunter before the LORD: wherefore it is said, Even as Nimrod the mighty hunter before the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5337,183 +5303,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:10  |  Genesis 10:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他國的起頭是巴別、以力、亞甲、甲尼，都在示拿地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the beginning of his kingdom was Babel, and Erech, and Accad, and Calneh, in the land of Shinar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5529,183 +5457,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:11  |  Genesis 10:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他從那地出來往亞述去，建造尼尼微、利河伯、迦拉，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Out of that land went forth Asshur, and builded Nineveh, and the city Rehoboth, and Calah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5721,183 +5611,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:12  |  Genesis 10:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>和尼尼微、迦拉中間的利鮮，這就是那大城。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Resen between Nineveh and Calah: the same is a great city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5913,183 +5765,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:13  |  Genesis 10:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>麥西生路低人、亞拿米人、利哈比人、拿弗土希人、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Mizraim begat Ludim, and Anamim, and Lehabim, and Naphtuhim,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6105,183 +5919,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:14  |  Genesis 10:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>帕斯魯細人、迦斯路希人、迦斐託人；從迦斐託出來的有非利士人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pathrusim, and Casluhim, (out of whom came Philistim,) and Caphtorim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6297,183 +6073,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:15  |  Genesis 10:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>迦南生長子西頓，又生赫</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Canaan begat Sidon his firstborn, and Heth,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6489,183 +6227,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:16  |  Genesis 10:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>和耶布斯人、亞摩利人、革迦撒人、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Jebusite, and the Amorite, and the Girgasite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6681,183 +6381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:17  |  Genesis 10:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希未人、亞基人、西尼人、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Hivite, and the Arkite, and the Sinite,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6873,183 +6535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:18  |  Genesis 10:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞瓦底人、洗瑪利人、哈馬人，後來迦南的諸族分散了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Arvadite, and the Zemarite, and the Hamathite: and afterward were the families of the Canaanites spread abroad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7065,183 +6689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:1  |  Genesis 10:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>挪亞的兒子閃、含、雅弗的後代記在下面。洪水以後，他們都生了兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now these are the generations of the sons of Noah, Shem, Ham, and Japheth: and unto them were sons born after the flood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7257,183 +6843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:19  |  Genesis 10:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>迦南的境界是從西頓向基拉耳的路上，直到迦薩，又向所多瑪、蛾摩拉、押瑪、洗扁的路上，直到拉沙。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the border of the Canaanites was from Sidon, as thou comest to Gerar, unto Gaza; as thou goest, unto Sodom, and Gomorrah, and Admah, and Zeboim, even unto Lasha.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7449,183 +6997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:20  |  Genesis 10:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這就是含的後裔，各隨他們的宗族、方言，所住的地土、邦國。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the sons of Ham, after their families, after their tongues, in their countries, and in their nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7641,183 +7151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:21  |  Genesis 10:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅弗的哥哥閃，是希伯子孫之祖，他也生了兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unto Shem also, the father of all the children of Eber, the brother of Japheth the elder, even to him were children born.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7833,183 +7305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:22  |  Genesis 10:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>閃的兒子是以攔、亞述、亞法撒、路德、亞蘭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The children of Shem; Elam, and Asshur, and Arphaxad, and Lud, and Aram.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8025,183 +7459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:23  |  Genesis 10:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞蘭的兒子是烏斯、戶勒、基帖、瑪施。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the children of Aram; Uz, and Hul, and Gether, and Mash.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8217,183 +7613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:24  |  Genesis 10:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞法撒生沙拉；沙拉生希伯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Arphaxad begat Salah; and Salah begat Eber.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8409,183 +7767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:25  |  Genesis 10:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯生了兩個兒子，一個名叫法勒，因為那時人就分地居住；法勒的兄弟名叫約坍。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And unto Eber were born two sons: the name of one was Peleg; for in his days was the earth divided; and his brother’s name was Joktan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8601,183 +7921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:26  |  Genesis 10:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約坍生亞摩答、沙列、哈薩瑪非、耶拉、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joktan begat Almodad, and Sheleph, and Hazarmaveth, and Jerah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8793,183 +8075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:27  |  Genesis 10:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈多蘭、烏薩、德拉、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Hadoram, and Uzal, and Diklah,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8985,183 +8229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:28  |  Genesis 10:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>俄巴路、亞比瑪利、示巴、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Obal, and Abimael, and Sheba,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9177,183 +8383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:2  |  Genesis 10:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅弗的兒子是歌篾、瑪各、瑪代、雅完、土巴、米設、提拉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Japheth; Gomer, and Magog, and Madai, and Javan, and Tubal, and Meshech, and Tiras.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9369,183 +8537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:29  |  Genesis 10:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>阿斐、哈腓拉、約巴，這都是約坍的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Ophir, and Havilah, and Jobab: all these were the sons of Joktan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9561,183 +8691,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:30  |  Genesis 10:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們所住的地方是從米沙直到西發東邊的山。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And their dwelling was from Mesha, as thou goest unto Sephar a mount of the east.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9753,183 +8845,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:31  |  Genesis 10:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這就是閃的子孫，各隨他們的宗族、方言，所住的地土、邦國。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the sons of Shem, after their families, after their tongues, in their lands, after their nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9945,183 +8999,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:32  |  Genesis 10:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些都是挪亞三個兒子的宗族，各隨他們的支派立國。洪水以後，他們在地上分為邦國。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the families of the sons of Noah, after their generations, in their nations: and by these were the nations divided in the earth after the flood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10137,183 +9153,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:3  |  Genesis 10:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>歌篾的兒子是亞實基拿、利法、陀迦瑪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Gomer; Ashkenaz, and Riphath, and Togarmah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10329,183 +9307,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:4  |  Genesis 10:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅完的兒子是以利沙、他施、基提、多單。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Javan; Elishah, and Tarshish, Kittim, and Dodanim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10521,183 +9461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:5  |  Genesis 10:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些人的後裔將各國的地土、海島分開居住，各隨各的方言、宗族立國。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By these were the isles of the Gentiles divided in their lands; every one after his tongue, after their families, in their nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10713,183 +9615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:6  |  Genesis 10:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>含的兒子是古實、麥西、弗、迦南。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Ham; Cush, and Mizraim, and Phut, and Canaan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10905,183 +9769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:7  |  Genesis 10:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>古實的兒子是西巴、哈腓拉、撒弗他、拉瑪、撒弗提迦。拉瑪的兒子是示巴、底但。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Cush; Seba, and Havilah, and Sabtah, and Raamah, and Sabtecha: and the sons of Raamah; Sheba, and Dedan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11097,183 +9923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 10:8  |  Genesis 10:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>古實又生寧錄，他為世上英雄之首。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Cush begat Nimrod: he began to be a mighty one in the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>