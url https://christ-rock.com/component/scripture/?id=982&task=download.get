--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -67,127 +67,127 @@
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R719ad77c3cd44234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R05c7d6ee18fe4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R91e3f77036ac43e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R8a2f4f39925c425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5dfd365bbb8b45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcbd45424164f40d9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Recc7491149534371"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R462667a9fb694222"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R56346fe09ca84e61"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb033a0095ebe4613"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R47d0608908db4352"/>
-[...33 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rdf019b9543bf4513"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd95e34d77b4f4305"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9ef61801be88431c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R00ef1dc88b624b8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb735291c00ac461a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R71c1c56eb34b4a67"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5301d24a7e104afd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc93e582e713d4623"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd0c7e11e02124b0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3b280d3cbfb14776"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2263b97a764a477d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R81a87315cb6b4cdf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8bd53c5bec2d4602"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rf1e6649afff94a34"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R5ef4a8e825a14550"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R0c96ef1a5a5d4cc2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R0cec75fb0ae448bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R6b6d3c1280804b4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R702c637d22ee4ace"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R60cb0e221787437e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R767d6ffecb204aa2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R2d854f530aca4f1b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R1b8f9dc44d034025"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rddbf3c43373c4ef7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R0e5eb60014d84fac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rd0a825f2085f4a60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R3dbc716f0cac4c0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R6a9eca6ae04d4c5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R601417958e514e92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R9da41a6d48354fa0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rc70699af629f4d46"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Ra61f6762f50947dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R404430cf82404bc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R5fd9d38fcfd04603"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rb084dd61cb614a8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R226e3fc1444a44d9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf2c4bdb332ab4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Recc7491149534371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56346fe09ca84e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rae8ffa8a11e64db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R465db5fdbb2c4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R47d0608908db4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2f739c119bd947ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8498112ff29c4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb51a3e6f928844d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R34da110075a348b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1ff095b19f0b4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raf333cfe1cde4599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbb626bf1ba3f4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R826a3d4ae9f546b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra3b3cf3460774c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc47b5b988f454940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd46af387f33b4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc16755e5ddae47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4f32b96423344ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8d02dc07f4ac46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R20734b57181f4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4cc925f2f4904aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb273c91610eb4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5f66db4fa9034fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8c8c9d64dd8a4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R752b3581ab724276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re72f015a217f4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R524c8624ecf94148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R21686668754a4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3dade6e9f6c549b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R63f167f4289a4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0c92f18f20634e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rf93112b736f64ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re149d67863a24309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R0980efde501a4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R8ddc5b98dc3f437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc7f7332a0ab44ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R87900a7f2ff24d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R2725d6973114437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rdf019b9543bf4513" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb4d0db56d3a34b3d" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R76a74bc5a5114731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R462667a9fb694222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb033a0095ebe4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R21a6576fa5c0447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Refa84807266f485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd95e34d77b4f4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9ef61801be88431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R00ef1dc88b624b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb735291c00ac461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R71c1c56eb34b4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5301d24a7e104afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc93e582e713d4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd0c7e11e02124b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3b280d3cbfb14776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2263b97a764a477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R81a87315cb6b4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8bd53c5bec2d4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf1e6649afff94a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5ef4a8e825a14550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0c96ef1a5a5d4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0cec75fb0ae448bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6b6d3c1280804b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R702c637d22ee4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R60cb0e221787437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R767d6ffecb204aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2d854f530aca4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1b8f9dc44d034025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rddbf3c43373c4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0e5eb60014d84fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd0a825f2085f4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3dbc716f0cac4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6a9eca6ae04d4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R601417958e514e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9da41a6d48354fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc70699af629f4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ra61f6762f50947dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R404430cf82404bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R5fd9d38fcfd04603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rb084dd61cb614a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R226e3fc1444a44d9" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R35e3876931434106" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -391,153 +391,153 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9c1390066e7542a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24098bcb74b44802" /></Relationships>
-[...101 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Reae8f3ce5d4c4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R841308f5741640b7" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R36157c59d8d44051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R004452eecfcf489b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1e9ac1baf7d849fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc62848448f694670" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2386466f7da54109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6931e85d1e964997" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6ef1bd4f8fe84080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfac4031d312f4564" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcdc6a5ef437f47ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20de115635764dd1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf21bf67938ce4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ab22088fb88489e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb526d999c6cb43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0da3b95ee9a64dd4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb5030d4b3c554cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3941ba22e7e04d1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rff97640c115c4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9dcc5548a4ba453b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R450924e0d91a4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R08d3d3ff7e4c4330" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R69dc98cec9d142bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0c9d40a2b4542cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R11a287aaedbb410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6cef80b8736948a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rfb47a0d928244e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f457e7c30694c4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R63dce63f28d143e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7d33ecbadf64574" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra352601357084cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3cafa04dc9d34ff3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R13b33fc54c354cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb490ee7f09ca47b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfb7a27b75def4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1e948d8e5d54fc8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rc1027374b87841d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38e209989a024087" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R6aa0aeb0d0eb4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3893768fde834923" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8656e814c391480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6c5485f4a4d419a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd19c96cd9154418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91729de61c5c4b7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R60e15c5732c741e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8501fcb21a9b4199" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R63b33aaba895411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59e7f832df2049c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R5dbd13c0afce4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra22e3c4ca83a4bac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rd45a9716cb93441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd01343aaf0b44be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rfb6a3c560d5d4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R664b31917f354eec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R164703978a8c4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea03f1cdfd094957" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R9d8ac1dcc81f4bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9835a18dda9a4c06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R74730a683d844cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R751f74601d8745a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2b2f18dd48e545c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f713f421d4c49ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf9145aeab3b74c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e99cbc38eb04691" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3e4a422e8c7b4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f8e0748851a46f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R873f48c68d9f4fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9535d1e991024a61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7924baa8fff74eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85b6a2617056470a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4a2a28e6da724689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R615fa4d66adb4ca4" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3821,100 +3821,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8652feb8f49c4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfaa48dd50ac742af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc9a0b63eb7094f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rec692d9dec354a02" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R689074a65fdd4217" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7780fe25bc5c489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc73f8d8dc9c349ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7237ba8ccc1b4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re958599ba1b04ddf" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf708b553e27d4292" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfaa48dd50ac742af"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc73f8d8dc9c349ec"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc9a0b63eb7094f88"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7237ba8ccc1b4445"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4940,116 +4940,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rec692d9dec354a02"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re958599ba1b04ddf"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2532d431ffc04d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3e699909299144ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcda6ee2ce5144c77" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd498750b8ec545dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd17511f2132747f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76b9f847b68d4d83" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3e699909299144ec"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcda6ee2ce5144c77"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd17511f2132747f8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R76b9f847b68d4d83"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5113,153 +5113,153 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e207457a4a9439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R892c1b5cd47b4753" /></Relationships>
-[...101 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d1227d2513b45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0df81904ca004ff7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R410193deb44141ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfdf80770d5794403" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f7cbbb1b1ec4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rbe8b343046bf494e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45cd47b67bb44b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R5884a09f9dbe4103" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e0773734fb5496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R092fe1adc51148b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R558681b4f78145ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R4837bc6d0e1d48d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d4a9acfb31e4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R9617e2e4bc1e4a4e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14ac7d5415f74006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R86f6f7442aef41d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc1bbafe149594df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rbd58a07cb88d41af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7e5840ffb9e4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R8e4082168a6e4600" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fcfff58c72543b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rc2825606387b4d61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6e00d00b6924ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rd5413d4950a74cbd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4260f984b09d4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra108ff1b91dc4eeb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R09655294033d4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Re137174f151e40e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8889f239846b4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Re2843cf204c94246" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac8e0e514e744359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R02f95e3213ba4fc3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1f08ce2b87540f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R42b9a76cfc944ef2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8005ebfe9994e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R11c18ced92e048ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re406988edcda4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R55ae5b8e902d4c52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd525058a1f24200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R8ce1c6b8b9864071" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5263deb48d194d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R602183fac47d4341" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19466cf4513d4275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R08e6f23396ff4c96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b1998b4f0c348bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R910bbb60b0a94553" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8093f7af3114b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R45ea613b6f674156" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re29774013ea04122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R923aee44cd96455f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce63008a5bff4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R68b79f95757d4645" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6888b1eaff8a438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R9d21090381c64684" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05d23b0ef2394708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R22ce985479b54ce6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83ce8bb8e4fe4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rc711824a95d34977" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0bdf877cd5b4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R2c66b109d0be4a5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b87e3cf2bde4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra64eaaae87564d5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb313ef3e2674950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R76d4b7346a524212" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R925f3e3409c24b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R22241dc6088849a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf27d171d85cf4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ref58fb202e264d49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f19c834d3fc46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf9eac4c33fe24979" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7854e0b0de2c4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9bd989bf3616433b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5277,65 +5277,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第25章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 25 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5353,183 +5357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:9  |  Genesis 25:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他兩個兒子以撒、以實瑪利把他埋葬在麥比拉洞裏。這洞在幔利前、赫人瑣轄的兒子以弗崙的田中，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And his sons Isaac and Ishmael buried him in the cave of Machpelah, in the field of Ephron the son of Zohar the Hittite, which is before Mamre;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5545,183 +5511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:10  |  Genesis 25:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是亞伯拉罕向赫人買的那塊田。亞伯拉罕和他妻子撒拉都葬在那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The field which Abraham purchased of the sons of Heth: there was Abraham buried, and Sarah his wife.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5737,183 +5665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:11  |  Genesis 25:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕死了以後，神賜福給他的兒子以撒。以撒靠近庇耳‧拉海‧萊居住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass after the death of Abraham, that God blessed his son Isaac; and Isaac dwelt by the well Lahai-roi.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5929,183 +5819,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:12  |  Genesis 25:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒拉的使女埃及人夏甲給亞伯拉罕所生的兒子是以實瑪利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now these are the generations of Ishmael, Abraham’s son, whom Hagar the Egyptian, Sarah’s handmaid, bare unto Abraham:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6121,183 +5973,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:13  |  Genesis 25:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以實瑪利兒子們的名字，按着他們的家譜記在下面。以實瑪利的長子是尼拜約，又有基達、亞德別、米比衫、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are the names of the sons of Ishmael, by their names, according to their generations: the firstborn of Ishmael, Nebajoth; and Kedar, and Adbeel, and Mibsam,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6313,183 +6127,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:14  |  Genesis 25:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米施瑪、度瑪、瑪撒、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Mishma, and Dumah, and Massa,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6505,183 +6281,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:15  |  Genesis 25:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>哈大、提瑪、伊突、拿非施、基底瑪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hadar, and Tema, Jetur, Naphish, and Kedemah:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6697,183 +6435,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:16  |  Genesis 25:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是以實瑪利眾子的名字，照着他們的村莊、營寨，作了十二族的族長。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These are the sons of Ishmael, and these are their names, by their towns, and by their castles; twelve princes according to their nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6889,183 +6589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:17  |  Genesis 25:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以實瑪利享壽一百三十七歲，氣絕而死，歸到他列祖那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are the years of the life of Ishmael, an hundred and thirty and seven years: and he gave up the ghost and died; and was gathered unto his people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7081,183 +6743,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:18  |  Genesis 25:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他子孫的住處在他眾弟兄東邊，從哈腓拉直到埃及前的書珥，正在亞述的道上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they dwelt from Havilah unto Shur, that is before Egypt, as thou goest toward Assyria: and he died in the presence of all his brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7273,183 +6897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:1  |  Genesis 25:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕又娶了一妻，名叫基土拉。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then again Abraham took a wife, and her name was Keturah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7465,183 +7051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:19  |  Genesis 25:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕的兒子以撒的後代記在下面。亞伯拉罕生以撒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are the generations of Isaac, Abraham’s son: Abraham begat Isaac:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7657,183 +7205,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:20  |  Genesis 25:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以撒娶利百加為妻的時候正四十歲。利百加是巴旦‧亞蘭地的亞蘭人彼土利的女兒，是亞蘭人拉班的妹子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Isaac was forty years old when he took Rebekah to wife, the daughter of Bethuel the Syrian of Padan-aram, the sister to Laban the Syrian.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7849,183 +7359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:21  |  Genesis 25:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以撒因他妻子不生育，就為她祈求耶和華；耶和華應允他的祈求，他的妻子利百加就懷了孕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Isaac intreated the LORD for his wife, because she was barren: and the LORD was intreated of him, and Rebekah his wife conceived.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8041,183 +7513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:22  |  Genesis 25:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>孩子們在她腹中彼此相爭，她就說：「若是這樣，我為甚麼活着呢？」她就去求問耶和華。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the children struggled together within her; and she said, If it be so, why am I thus? And she went to enquire of the LORD.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8233,183 +7667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:23  |  Genesis 25:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對她說： 兩國在你腹內； 兩族要從你身上出來。 這族必強於那族； 將來大的要服事小的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said unto her, Two nations are in thy womb, and two manner of people shall be separated from thy bowels; and the one people shall be stronger than the other people; and the elder shall serve the younger.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8425,183 +7821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:24  |  Genesis 25:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>生產的日子到了，腹中果然是雙子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when her days to be delivered were fulfilled, behold, there were twins in her womb.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8617,183 +7975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:25  |  Genesis 25:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>先產的身體發紅，渾身有毛，如同皮衣，他們就給他起名叫以掃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the first came out red, all over like an hairy garment; and they called his name Esau.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8809,183 +8129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:26  |  Genesis 25:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>隨後又生了以掃的兄弟，手抓住以掃的腳跟，因此給他起名叫雅各。利百加生下兩個兒子的時候，以撒年正六十歲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And after that came his brother out, and his hand took hold on Esau’s heel; and his name was called Jacob: and Isaac was threescore years old when she bare them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9001,183 +8283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:27  |  Genesis 25:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>兩個孩子漸漸長大，以掃善於打獵，常在田野；雅各為人安靜，常住在帳棚裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the boys grew: and Esau was a cunning hunter, a man of the field; and Jacob was a plain man, dwelling in tents.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9193,183 +8437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:28  |  Genesis 25:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以撒愛以掃，因為常吃他的野味；利百加卻愛雅各。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Isaac loved Esau, because he did eat of his venison: but Rebekah loved Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9385,183 +8591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:2  |  Genesis 25:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基土拉給他生了心蘭、約珊、米但、米甸、伊施巴，和書亞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And she bare him Zimran, and Jokshan, and Medan, and Midian, and Ishbak, and Shuah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9577,183 +8745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:29  |  Genesis 25:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一天，雅各熬湯，以掃從田野回來累昏了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob sod pottage: and Esau came from the field, and he was faint:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9769,183 +8899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:30  |  Genesis 25:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以掃對雅各說：「我累昏了，求你把這紅[湯]給我喝。」因此以掃又叫以東。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Esau said to Jacob, Feed me, I pray thee, with that same red pottage; for I am faint: therefore was his name called Edom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9961,183 +9053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:31  |  Genesis 25:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各說：「你今日把長子的名分賣給我吧。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob said, Sell me this day thy birthright.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10153,183 +9207,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:32  |  Genesis 25:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以掃說：「我將要死，這長子的名分於我有甚麼益處呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Esau said, Behold, I am at the point to die: and what profit shall this birthright do to me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10345,183 +9361,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:33  |  Genesis 25:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各說：「你今日對我起誓吧。」以掃就對他起了誓，把長子的名分賣給雅各。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob said, Swear to me this day; and he sware unto him: and he sold his birthright unto Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10537,183 +9515,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:34  |  Genesis 25:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是雅各將餅和紅豆湯給了以掃，以掃吃了喝了，便起來走了。這就是以掃輕看了他長子的名分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Jacob gave Esau bread and pottage of lentiles; and he did eat and drink, and rose up, and went his way: thus Esau despised his birthright.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10729,183 +9669,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:3  |  Genesis 25:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約珊生了示巴和底但。底但的子孫是亞書利族、利都是族，和利烏米族。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jokshan begat Sheba, and Dedan. And the sons of Dedan were Asshurim, and Letushim, and Leummim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10921,183 +9823,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:4  |  Genesis 25:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>米甸的兒子是以法、以弗、哈諾、亞比大，和以勒大。這都是基土拉的子孫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Midian; Ephah, and Epher, and Hanoch, and Abidah, and Eldaah. All these were the children of Keturah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11113,183 +9977,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:5  |  Genesis 25:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕將一切所有的都給了以撒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Abraham gave all that he had unto Isaac.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11305,183 +10131,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:6  |  Genesis 25:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕把財物分給他庶出的眾子，趁着自己還在世的時候打發他們離開他的兒子以撒，往東方去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But unto the sons of the concubines, which Abraham had, Abraham gave gifts, and sent them away from Isaac his son, while he yet lived, eastward, unto the east country.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11497,183 +10285,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:7  |  Genesis 25:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕一生的年日是一百七十五歲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these are the days of the years of Abraham’s life which he lived, an hundred threescore and fifteen years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11689,183 +10439,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 25:8  |  Genesis 25:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>亞伯拉罕壽高年邁，氣絕而死，歸到他列祖那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Abraham gave up the ghost, and died in a good old age, an old man, and full of years; and was gathered to his people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>