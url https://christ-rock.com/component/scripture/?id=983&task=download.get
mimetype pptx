--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -63,125 +63,125 @@
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R95b5f48dcb72478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re2fecb03f4404946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R66e6a8e4704d4df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc952d1fa67764d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb55d20250c0445c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R829f52fcdfb04c28" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R51a3c32040554ecd"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2a33e5d0e3794cbe"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb77993b282a34cdf"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfae0c574294f42ce"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R065aa3f048784c6d"/>
-[...31 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R2cf8c4842b0a4353"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcb8c20521d6545f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rcefe4b056e734e66"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9ccfb79448904f73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6e3b1e710493400b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rbe14b8c6433e4985"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Raae3515ff1b8458d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7b90281bcc9844b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb1820ee9ff2048fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3021b705dfc24ccf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra4d06e7295a84a02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R266ff2397c2940a0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf0050dc8a9964e03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R89bdc92989c64f0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd48d24584e314be8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R79139ac58774482c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rd0f95a42762b4967"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rebd93bf8bae54388"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R45c469c2b4694c6a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R677914e7573443bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rf1a6ed2c23924f5b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R0dd4537e85e74ff3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R59b61df4d6ef4449"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb32f00b28bdc4bdb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R9115ab4e5b124488"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R1b7025d6fd8b40da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rd1ef7cd00b444c73"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R48cdd81f929f4216"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R42e84be4c53b4f8a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rf590b08dec7d4beb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R1c7ff3fe8e924bf2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rdf2f3b5cf0a64a6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Ref928a0b4e024471"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rf8db152221184bc6"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfa990c3b69bd4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R51a3c32040554ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb77993b282a34cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5e81b27568734b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R182ae37635664fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R065aa3f048784c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Reb5a9dbc00ef441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Raac69bc84ead42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbd15512f824f4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R56d5a63b5406401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd9892aebf65343c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4c2430a7b1ff4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R44e5f9ac2bbe46b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd9fae4b44ef64aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R14ef267bd32d442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re2151184c479463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Raa8e768f09dd4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7fd5c8499e1c4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf1872451a68940c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5cbafd8a2507425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4bb6d03cc6a544b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb268ef8047e74d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re50950fe5fa4445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra6884500bd4745ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0e0d3aa4ad444eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf8dc57f992134af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R841f27ddd16744da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf2b627520a534d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R74eb56dad4044b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rde554abb3e6f47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R38c49c10475c4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R624c17ab71aa4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R2762f246187f4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra0a8d0a7e26c4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R818b294c63b74cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R4feb1a46e6be4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R39820ecbbaf4448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R2cf8c4842b0a4353" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R423fc7903c294c28" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R73eaa023c03a4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a33e5d0e3794cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfae0c574294f42ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc3b3cc239a454c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6e03c77195a142c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcb8c20521d6545f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcefe4b056e734e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9ccfb79448904f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6e3b1e710493400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbe14b8c6433e4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Raae3515ff1b8458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7b90281bcc9844b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb1820ee9ff2048fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3021b705dfc24ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra4d06e7295a84a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R266ff2397c2940a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf0050dc8a9964e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R89bdc92989c64f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd48d24584e314be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R79139ac58774482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd0f95a42762b4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rebd93bf8bae54388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R45c469c2b4694c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R677914e7573443bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf1a6ed2c23924f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0dd4537e85e74ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R59b61df4d6ef4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb32f00b28bdc4bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9115ab4e5b124488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1b7025d6fd8b40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd1ef7cd00b444c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R48cdd81f929f4216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R42e84be4c53b4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rf590b08dec7d4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R1c7ff3fe8e924bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rdf2f3b5cf0a64a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ref928a0b4e024471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rf8db152221184bc6" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rac8e94bdc8164361" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -385,147 +385,147 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb0846dc6e52a42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R785ed1238159480e" /></Relationships>
-[...95 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R34cef44c08924f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5a5a129fdab44fe0" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R537e2dd364ea444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c3b63de7e354b9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbebae82072f540be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1757c4a13ef54190" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd2aa71b58e6f42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf58453ba453f48c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf7f99e83f9144d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1517d51246d48c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R58d44f7bd6a849a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b504c7bf4254b58" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd6b0c45cab364fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7deb852bc7148c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0740df6f80934234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd06dac6df8e64887" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rec206b147f3c40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bbb7f379d2f47ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rec19fe27376b4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R49b2637df4204563" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R783ae0deddf84f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R901b6e51348c44a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R44e0e684869a4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e7e347aaa81424b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R20b0e8e7eb3b4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6cedbcdd377841c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R225ca118692a4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0699c693bc034631" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rafe3c1c0c6a647a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9a6f6acb6a641fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8b77619689ca4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea53133532bc4311" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R333ebf6d5114484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71d3b56ebbbf4cc4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R87a17bb97d3f48dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb403a6342d745e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Red31d3c8fa29456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbeb4377992504ee8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbbd77f2449f349f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R025b793421a648da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R28edd43954cc4698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5d4aa7a79d94ae4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R66300626db2e41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd872f05523f94291" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R6129be00d8084bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35b187f7892f41db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R29eb660bc9e548b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6dab4b70b79c4945" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R279dd97b3a224c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcfa97ad6b5a14fca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R13fe32ade12946dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8eecfb1e24cf416f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R990bd85174544191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8232b3aa3a344991" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R44f67affb1744941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a9a454c911c4dd1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbf6ef1f75bd6498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d40e96f77e04dcf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf685c70a699c465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01871e7b40254d96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc6ab46d370a644f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf450f29df174f04" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbec130833feb4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86c99570531045ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5f13d15373fb4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ce548401ba74539" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1c57b4623cf743ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61e92d389526495b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3619,100 +3619,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9e9db41893954194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R2643c6270f1c4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc26429eac54f417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R67a5681ac3144d69" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a1af83144054e6a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd4f44bf7a4c4455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd3e16fee4eb34ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5fc0b6d0adf04ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2000fd7ee5e240d7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R964b1f7cbc414770" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2643c6270f1c4042"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd3e16fee4eb34ae1"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc26429eac54f417d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5fc0b6d0adf04ce5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4738,116 +4738,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R67a5681ac3144d69"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2000fd7ee5e240d7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb0a75f130f854680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbd34c6f697d44c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0549352c839e4e11" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9867671d7608454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2853d4a7dec14d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc050590b737a4c82" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbd34c6f697d44c0e"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R0549352c839e4e11"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2853d4a7dec14d33"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rc050590b737a4c82"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4911,147 +4911,147 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82c41590e97d432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rae542fd5907c404f" /></Relationships>
-[...95 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4616f8c9a98d472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf255443d69f34c9b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5948d51a1ba14431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R92a7e2fa21564701" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44f556a15532440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R351c20b1ed1144fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d08c498ad0c4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R4a16295bc358465c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b72e06e4b25468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re15d51840e34473a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2c866de46954b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Reeabd806634a4121" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R019d2c50765147a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R06a3dfa2554a4163" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4be34b5cf6494340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R073666b0649e4599" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cc7656be3374c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R8a76ed1b7a5a4ed8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7189bec85c0c458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Raab89cea3ea2413e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a82d67f55544632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rb2dd877f91274438" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f4b417b0a5b444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rb581207516664813" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f12c971c1524568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd2744481b5cd4b36" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1fa81c17a0d143e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R9f8481fffe1145f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf8e6341d9974b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rb4ea26cc15ff42e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce96d744063d410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R1b3d3cc7b6254df6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf866a2a121674153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R10bf2dfe69e64d2c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4dc9eeea234045a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R3b463bd11bf84ca2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc28c1c23067b4c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rf9d57cb6f8044fed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf81c9245f8f54423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R330debb440694243" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8763795b2174da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R265883ba29154cb4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfefbbf92a4f4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R620285f05bec4327" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13123ff7a9d84801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R06f23e2fb3e34e8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55cc74861a3345a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Reb765589640b40b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf054012e7f4a46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R5306d7a65b264f40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raa91d08f4ce74860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R5adf4dbb21134c69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c6f28d955444287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R410f3850a7014de5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb08cac5898944d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rbdb6d4e07777416e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1266335b58a447cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R90bd70be77ce4069" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcbc8692e387047ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re60e2d46d6424285" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd655ad6cc9b540c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rcaca6520eb084ab3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84de7bd4fa524bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R3438361986724c5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reec34b691ff44112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rbe2ca03ef7e04b7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2571b3757d6f4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R688bb691a3c346f0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5069,65 +5069,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第32章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 32 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5145,179 +5149,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:9  |  Genesis 32:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各說：「耶和華－我祖亞伯拉罕的神，我父親以撒的神啊，你曾對我說：『回你本地本族去，我要厚待你。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob said, O God of my father Abraham, and God of my father Isaac, the LORD which saidst unto me, Return unto thy country, and to thy kindred, and I will deal well with thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5337,179 +5303,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:10  |  Genesis 32:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你向僕人所施的一切慈愛和誠實，我一點也不配得；我先前只拿着我的杖過這約旦河，如今我卻成了兩隊了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am not worthy of the least of all the mercies, and of all the truth, which thou hast shewed unto thy servant; for with my staff I passed over this Jordan; and now I am become two bands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5529,183 +5457,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:11  |  Genesis 32:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你救我脫離我哥哥以掃的手；因為我怕他來殺我，連妻子帶兒女一同殺了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Deliver me, I pray thee, from the hand of my brother, from the hand of Esau: for I fear him, lest he will come and smite me, and the mother with the children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5721,183 +5611,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:12  |  Genesis 32:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你曾說：『我必定厚待你，使你的後裔如同海邊的沙，多得不可勝數。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou saidst, I will surely do thee good, and make thy seed as the sand of the sea, which cannot be numbered for multitude.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5913,183 +5765,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:13  |  Genesis 32:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當夜，雅各在那裏住宿，就從他所有的物中拿禮物要送給他哥哥以掃：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he lodged there that same night; and took of that which came to his hand a present for Esau his brother;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6105,183 +5919,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:14  |  Genesis 32:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>母山羊二百隻，公山羊二十隻，母綿羊二百隻，公綿羊二十隻，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Two hundred she goats, and twenty he goats, two hundred ewes, and twenty rams,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6297,183 +6073,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:15  |  Genesis 32:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>奶崽子的駱駝三十隻－各帶着崽子，母牛四十隻，公牛十隻，母驢二十匹，驢駒十匹；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thirty milch camels with their colts, forty kine, and ten bulls, twenty she asses, and ten foals.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6489,183 +6227,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:16  |  Genesis 32:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>每樣各分一群，交在僕人手下，就對僕人說：「你們要在我前頭過去，使群群相離，有空閒的地方」；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he delivered them into the hand of his servants, every drove by themselves; and said unto his servants, Pass over before me, and put a space betwixt drove and drove.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6681,183 +6381,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:17  |  Genesis 32:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又吩咐儘先走的說：「我哥哥以掃遇見你的時候，問你說：『你是哪家的人？要往哪裏去？你前頭這些是誰的？』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he commanded the foremost, saying, When Esau my brother meeteth thee, and asketh thee, saying, Whose art thou? and whither goest thou? and whose are these before thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6873,183 +6535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:18  |  Genesis 32:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你就說：『是你僕人雅各的，是送給我主以掃的禮物；他自己也在我們後邊。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then thou shalt say, They be thy servant Jacob’s; it is a present sent unto my lord Esau: and, behold, also he is behind us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7065,183 +6689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:1  |  Genesis 32:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各仍舊行路，神的使者遇見他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob went on his way, and the angels of God met him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7257,183 +6843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:19  |  Genesis 32:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又吩咐第二、第三，和一切趕群畜的人說：「你們遇見以掃的時候也要這樣對他說；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And so commanded he the second, and the third, and all that followed the droves, saying, On this manner shall ye speak unto Esau, when ye find him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7449,179 +6997,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:20  |  Genesis 32:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且你們要說：『你僕人雅各在我們後邊。』」因雅各心裏說：「我藉着在我前頭去的禮物解他的恨，然後再見他的面，或者他容納我。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And say ye moreover, Behold, thy servant Jacob is behind us. For he said, I will appease him with the present that goeth before me, and afterward I will see his face; peradventure he will accept of me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7641,183 +7151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:21  |  Genesis 32:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是禮物先過去了；那夜，雅各在隊中住宿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So went the present over before him: and himself lodged that night in the company.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7833,183 +7305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:22  |  Genesis 32:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他夜間起來，帶着兩個妻子，兩個使女，並十一個兒子，都過了雅博渡口，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he rose up that night, and took his two wives, and his two womenservants, and his eleven sons, and passed over the ford Jabbok.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8025,183 +7459,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:23  |  Genesis 32:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>先打發他們過河，又打發所有的都過去，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he took them, and sent them over the brook, and sent over that he had.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8217,183 +7613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:24  |  Genesis 32:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只剩下雅各一人。有一個人來和他摔跤，直到黎明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob was left alone; and there wrestled a man with him until the breaking of the day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8409,183 +7767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:25  |  Genesis 32:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那人見自己勝不過他，就將他的大腿窩摸了一把，雅各的大腿窩正在摔跤的時候就扭了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he saw that he prevailed not against him, he touched the hollow of his thigh; and the hollow of Jacob’s thigh was out of joint, as he wrestled with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8601,183 +7921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:26  |  Genesis 32:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那人說：「天黎明了，容我去吧！」雅各說：「你不給我祝福，我就不容你去。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Let me go, for the day breaketh. And he said, I will not let thee go, except thou bless me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8793,183 +8075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:27  |  Genesis 32:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那人說：「你名叫甚麼？」他說：「我名叫雅各。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto him, What is thy name? And he said, Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8985,183 +8229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:28  |  Genesis 32:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那人說：「你的名不要再叫雅各，要叫以色列；因為你與神與人較力，都得了勝。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Thy name shall be called no more Jacob, but Israel: for as a prince hast thou power with God and with men, and hast prevailed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9177,183 +8383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:2  |  Genesis 32:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各看見他們就說：「這是神的軍兵」，於是給那地方起名叫瑪哈念。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Jacob saw them, he said, This is God’s host: and he called the name of that place Mahanaim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9369,183 +8537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:29  |  Genesis 32:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各問他說：「請將你的名告訴我。」那人說：「何必問我的名？」於是在那裏給雅各祝福。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob asked him, and said, Tell me, I pray thee, thy name. And he said, Wherefore is it that thou dost ask after my name? And he blessed him there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9561,183 +8691,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:30  |  Genesis 32:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各便給那地方起名叫毗努伊勒，意思說：「我面對面見了神，我的性命仍得保全。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob called the name of the place Peniel: for I have seen God face to face, and my life is preserved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9753,183 +8845,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:31  |  Genesis 32:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>日頭剛出來的時候，雅各經過毗努伊勒，他的大腿就瘸了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as he passed over Penuel the sun rose upon him, and he halted upon his thigh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9945,179 +8999,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:32  |  Genesis 32:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>故此，以色列人不吃大腿窩的筋，直到今日，因為那人摸了雅各大腿窩的筋。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore the children of Israel eat not of the sinew which shrank, which is upon the hollow of the thigh, unto this day: because he touched the hollow of Jacob’s thigh in the sinew that shrank.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10137,183 +9153,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:3  |  Genesis 32:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各打發人先往西珥地去，就是以東地，見他哥哥以掃，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob sent messengers before him to Esau his brother unto the land of Seir, the country of Edom.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10329,183 +9307,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:4  |  Genesis 32:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>吩咐他們說：「你們對我主以掃說：『你的僕人雅各這樣說：我在拉班那裏寄居，直到如今。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he commanded them, saying, Thus shall ye speak unto my lord Esau; Thy servant Jacob saith thus, I have sojourned with Laban, and stayed there until now:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10521,183 +9461,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:5  |  Genesis 32:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我有牛、驢、羊群、僕婢，現在打發人來報告我主，為要在你眼前蒙恩。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I have oxen, and asses, flocks, and menservants, and womenservants: and I have sent to tell my lord, that I may find grace in thy sight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10713,183 +9615,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:6  |  Genesis 32:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所打發的人回到雅各那裏，說：「我們到了你哥哥以掃那裏，他帶着四百人，正迎着你來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the messengers returned to Jacob, saying, We came to thy brother Esau, and also he cometh to meet thee, and four hundred men with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10905,183 +9769,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:7  |  Genesis 32:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各就甚懼怕，而且愁煩，便把那與他同在的人口和羊群、牛群、駱駝分做兩隊，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Jacob was greatly afraid and distressed: and he divided the people that was with him, and the flocks, and herds, and the camels, into two bands;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11097,183 +9923,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 32:8  |  Genesis 32:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：「以掃若來擊殺這一隊，剩下的那一隊還可以逃避。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said, If Esau come to the one company, and smite it, then the other company which is left shall escape.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>