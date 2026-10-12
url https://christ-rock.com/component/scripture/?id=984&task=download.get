--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -51,119 +51,119 @@
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Reef110c71df04549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb7446620cbf849de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R616faa7d480f4c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R59fd91a86c5f4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3c4d3e831a814abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf5e89c909d384fef" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2f73dcb4cc574541"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc2810b8930e54d0f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re442bface12c4e13"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1ca9ce94b0014f95"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R544e0581b5084b27"/>
-[...25 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R463a77161e244c52"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6ef9c7ae73894702"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re945411b0c5446c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0e1b038aa3074d74"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R659e1eb4275c4dbc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R37eb19479b2648a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R85b6771fc3934378"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rbf2574d64ca845d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6fa1042f9aca463e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R1aa2247a1e5c48f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R092ef0650cfe4b77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R133501cb9a11450d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ra80d1dcc47c34198"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R92188fe52ea34ced"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R5a468df909864baa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R13a64b2b3b06470e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R57993254c4ab44f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rdecb94eb12214b2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R090bc8fc72d345c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R6a3dd344b9574852"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R51f00d28bf3c4dc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf9be11a1b92644a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R76471e14d9bb425b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R1caf9946392447f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rb5808f20daf04176"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R9db3d6083fc044c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R790737e7678245f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rb640c0913f3d45c1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra40bd709201f49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2f73dcb4cc574541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re442bface12c4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5dce8aa7a00946bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd0cb5a0a2e7945e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R544e0581b5084b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9139a264ede34658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9be0e44b32d34ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R41648e2a760b4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra54133a6510f40bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R45548112b0614cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rec8256fa333a485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6a661e7112d1445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfa5f371f9bf0443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6bf5d86131214d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0a5403da20134eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra0aef0b6405d4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc64d683c5b944b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6c4769a483bf4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Reb2c563538044a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd562e8e1cfa1430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9651ac201d0b4486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rcfc92f4d533149ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdfeb3b1d7e7141c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra1db68871ecc4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R28f3ad9043bb4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd1e71593451c4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7d0c692850064b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd99355cedb654903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb1bb52b4f05443d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R68e225a3eafc47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R463a77161e244c52" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8b270560c98a483c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re320e2740cba4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc2810b8930e54d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ca9ce94b0014f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8ef4a4eda70b4eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rfec498e7c47941b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6ef9c7ae73894702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re945411b0c5446c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0e1b038aa3074d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R659e1eb4275c4dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R37eb19479b2648a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R85b6771fc3934378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbf2574d64ca845d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6fa1042f9aca463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1aa2247a1e5c48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R092ef0650cfe4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R133501cb9a11450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra80d1dcc47c34198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R92188fe52ea34ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5a468df909864baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R13a64b2b3b06470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R57993254c4ab44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdecb94eb12214b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R090bc8fc72d345c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6a3dd344b9574852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R51f00d28bf3c4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf9be11a1b92644a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R76471e14d9bb425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1caf9946392447f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb5808f20daf04176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9db3d6083fc044c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R790737e7678245f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rb640c0913f3d45c1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8d2ebf3a6b9e4c70" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -367,129 +367,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra5ecf6844aed4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ba8045901cb4961" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re5e9f3f308dd4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R346a961633574f92" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6b1090883e814aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ec7dfa4759b426d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra004307f65a84302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6eef64bbf623423f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ree858867764f4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc140111c4c44ea4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R131b84ed8fcb41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra0131ce4a6d74ef1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0ac3b68b5f744998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf12ce3561cc9443b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3dba583b1dd54cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcabda0c621384482" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R218e3b95d8814d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea5b69c0888d47a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R83c0cf89a2b94a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5244f807adf41ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra7ac3fe9a65d4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e3fe28a09184854" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R10f4bc3bc0ff4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e4f96db61a1418e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R18114c7bdd3d4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R117f5bd39cf84e07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5d4103c7101a4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R618f9606bda040ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re34596a8d55146f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8db1c71b7bb14151" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7f6826a3414b4156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ba6323a55174857" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1508cf0dd3ff418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R896e1fc7198b4a9d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R02934cd8a44b4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R796237d36f4744ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R005d656b89b64e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R508893fc24b746de" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Reb1652d3074146a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad411c5210d14707" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rca8daf0eeb4b473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R934e3d1a2e2c459b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3a0e2c2bfb694629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R362d8ceeab1d4934" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6e44e55c02944bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad17b4dc1170499d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7d46ad1aee5b4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbfdb02e725ad42e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfbfd2490d52448ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Redff23d5038148a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R90b48c5a2b02470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01f553542e454a1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R55f004909041433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R38ec492129f04461" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R07211b4f84954239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f9479fc86104815" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb84f610251d84186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd226045f1d2e4273" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3013,100 +3013,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R345ca3ce3680474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R33d0404459884e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7b0eb3452ecd4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R68cea17eeeb94260" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R98ef08241ca44535" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3a83e01c93a24a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3aa3d7fbc4fb4a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R727266df733746b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra29fb8752a4b4451" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a3b066190114ccd" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R33d0404459884e54"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3aa3d7fbc4fb4a44"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7b0eb3452ecd4e36"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R727266df733746b0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4132,116 +4132,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R68cea17eeeb94260"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra29fb8752a4b4451"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R72d4c317a8924258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re914c791d2d6478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9513d8952b8452c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R05db6f73f94f4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc3d231beb02b4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra632d61cedb54e3c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re914c791d2d6478d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re9513d8952b8452c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc3d231beb02b4a52"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra632d61cedb54e3c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4305,129 +4305,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19c099b3f76b440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1458b1a4acd14a06" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R283a683c69674c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rba35ebfb215a4f07" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c73e5cb9c9e4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R404b9ed4aa714eba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R808b5f21a3354890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R59a98b7246fc4e86" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2d6bd965be04291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R15ae4661c59e41e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R432bac56f7694289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R38ca72194d434023" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R10b3420e68814723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R336f2996c1c94810" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63076736fc2e444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf9e7b50b62024ac1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb20b439c4c8c421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R6b0a897f77c2437d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d2996712b1f4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf6a28111710b4d73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc124f66ec4b3463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R8a32f48e3aa149be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec77f0eb52424c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R17ec56e7f1e74d23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae6478c20d904d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R274b75dc0f0041fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d4b494b6fea423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra4353f2571a64f2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45a72d92154349f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R661bbc0e80f14bc0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30f108252dcf4c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R91b1c5c7ffbf46f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68fa1e4cce5e422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R716173bd720141d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R401b391dd6614792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rd0a9ece6eb4d4d20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad24bc345ce14799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R6372ecb3f8654d4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raba3fa06f4fc441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rfd18e80954dc457e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c6c5fab0fb540c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Ra6de51f7c44e4e80" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9b552a09df9449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R409285896a314a12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3459bb809a3446b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R329cc7c8fce04f4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5cd46ef570ba425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R5922bf6e72234ce6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R924774be1f864564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re9e49f96c88f4418" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ce059fb633b4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R053a30c310a94908" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6a2b32bb3ab4645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R797dcde951054ac8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1fa81e3e92df4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rade5db8bc9f840e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re46a83146a5c4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rba43547b2e2049c7" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4445,65 +4445,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第50章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 50 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4521,183 +4525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:9  |  Genesis 50:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有車輛馬兵，和他一同上去；那一幫人甚多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there went up with him both chariots and horsemen: and it was a very great company.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4713,179 +4679,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:10  |  Genesis 50:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們到了約旦河外、亞達的禾場，就在那裏大大地號咷痛哭。約瑟為他父親哀哭了七天。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they came to the threshingfloor of Atad, which is beyond Jordan, and there they mourned with a great and very sore lamentation: and he made a mourning for his father seven days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4905,183 +4833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:11  |  Genesis 50:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>迦南的居民見亞達禾場上的哀哭，就說：「這是埃及人一場極大的哀哭。」因此那地方名叫亞伯‧麥西，是在約旦河東。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the inhabitants of the land, the Canaanites, saw the mourning in the floor of Atad, they said, This is a grievous mourning to the Egyptians: wherefore the name of it was called Abel-mizraim, which is beyond Jordan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5097,183 +4987,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:12  |  Genesis 50:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各的兒子們就遵着他父親所吩咐的辦了，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And his sons did unto him according as he commanded them:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5289,183 +5141,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:13  |  Genesis 50:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>把他搬到迦南地，葬在幔利前、麥比拉田間的洞裏；那洞和田是亞伯拉罕向赫人以弗崙買來為業，作墳地的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For his sons carried him into the land of Canaan, and buried him in the cave of the field of Machpelah, which Abraham bought with the field for a possession of a buryingplace of Ephron the Hittite, before Mamre.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5481,183 +5295,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:14  |  Genesis 50:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟葬了他父親以後，就和眾弟兄，並一切同他上去葬他父親的人，都回埃及去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph returned into Egypt, he, and his brethren, and all that went up with him to bury his father, after he had buried his father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5673,183 +5449,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:15  |  Genesis 50:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟的哥哥們見父親死了，就說：「或者約瑟懷恨我們，照着我們從前待他一切的惡足足地報復我們。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Joseph’s brethren saw that their father was dead, they said, Joseph will peradventure hate us, and will certainly requite us all the evil which we did unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5865,183 +5603,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:16  |  Genesis 50:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就打發人去見約瑟，說：「你父親未死以先吩咐說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they sent a messenger unto Joseph, saying, Thy father did command before he died, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6057,183 +5757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:17  |  Genesis 50:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>『你們要對約瑟這樣說：從前你哥哥們惡待你，求你饒恕他們的過犯和罪惡。』如今求你饒恕你父親神之僕人的過犯。」他們對約瑟說這話，約瑟就哭了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So shall ye say unto Joseph, Forgive, I pray thee now, the trespass of thy brethren, and their sin; for they did unto thee evil: and now, we pray thee, forgive the trespass of the servants of the God of thy father. And Joseph wept when they spake unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6249,183 +5911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:18  |  Genesis 50:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的哥哥們又來俯伏在他面前，說：「我們是你的僕人。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And his brethren also went and fell down before his face; and they said, Behold, we be thy servants.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6441,183 +6065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:1  |  Genesis 50:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟伏在他父親的面上哀哭，與他親嘴。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph fell upon his father’s face, and wept upon him, and kissed him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6633,183 +6219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:19  |  Genesis 50:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟對他們說：「不要害怕，我豈能代替神呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph said unto them, Fear not: for am I in the place of God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6825,183 +6373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:20  |  Genesis 50:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從前你們的意思是要害我，但神的意思原是好的，要保全許多人的性命，成就今日的光景。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But as for you, ye thought evil against me; but God meant it unto good, to bring to pass, as it is this day, to save much people alive.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7017,183 +6527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:21  |  Genesis 50:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在你們不要害怕，我必養活你們和你們的[婦人]孩子。」於是約瑟用親愛的話安慰他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore fear ye not: I will nourish you, and your little ones. And he comforted them, and spake kindly unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7209,183 +6681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:22  |  Genesis 50:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟和他父親的眷屬都住在埃及。約瑟活了一百一十歲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph dwelt in Egypt, he, and his father’s house: and Joseph lived an hundred and ten years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7401,183 +6835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:23  |  Genesis 50:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟得見以法蓮第三代的子孫。瑪拿西的孫子、瑪吉的兒子也養在約瑟的膝上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph saw Ephraim’s children of the third generation: the children also of Machir the son of Manasseh were brought up upon Joseph’s knees.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7593,183 +6989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:24  |  Genesis 50:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟對他弟兄們說：「我要死了，但神必定看顧你們，領你們從這地上去，到他起誓所應許給亞伯拉罕、以撒、雅各之地。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph said unto his brethren, I die: and God will surely visit you, and bring you out of this land unto the land which he sware to Abraham, to Isaac, and to Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7785,183 +7143,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:25  |  Genesis 50:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟叫以色列的子孫起誓說：「神必定看顧你們；你們要把我的骸骨從這裏搬上去。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph took an oath of the children of Israel, saying, God will surely visit you, and ye shall carry up my bones from hence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7977,183 +7297,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:26  |  Genesis 50:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟死了，正一百一十歲。人用香料將他薰了，把他收殮在棺材裏，停在埃及。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Joseph died, being an hundred and ten years old: and they embalmed him, and he was put in a coffin in Egypt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8169,183 +7451,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:2  |  Genesis 50:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟吩咐伺候他的醫生用香料薰他父親，醫生就用香料薰了以色列。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph commanded his servants the physicians to embalm his father: and the physicians embalmed Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8361,183 +7605,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:3  |  Genesis 50:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>薰屍的常例是四十天；那四十天滿了，埃及人為他哀哭了七十天。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And forty days were fulfilled for him; for so are fulfilled the days of those which are embalmed: and the Egyptians mourned for him threescore and ten days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8553,179 +7759,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:4  |  Genesis 50:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為他哀哭的日子過了，約瑟對法老家中的人說：「我若在你們眼前蒙恩，請你們報告法老說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the days of his mourning were past, Joseph spake unto the house of Pharaoh, saying, If now I have found grace in your eyes, speak, I pray you, in the ears of Pharaoh, saying,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8745,183 +7913,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:5  |  Genesis 50:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>『我父親要死的時候叫我起誓說：你要將我葬在迦南地，在我為自己所掘的墳墓裏。』現在求你讓我上去葬我父親，以後我必回來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My father made me swear, saying, Lo, I die: in my grave which I have digged for me in the land of Canaan, there shalt thou bury me. Now therefore let me go up, I pray thee, and bury my father, and I will come again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8937,183 +8067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:6  |  Genesis 50:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法老說：「你可以上去，照着你父親叫你起的誓，將他葬埋。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Pharaoh said, Go up, and bury thy father, according as he made thee swear.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9129,183 +8221,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:7  |  Genesis 50:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是約瑟上去葬他父親。與他一同上去的，有法老的臣僕和法老家中的長老，並埃及國的長老，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph went up to bury his father: and with him went up all the servants of Pharaoh, the elders of his house, and all the elders of the land of Egypt,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9321,183 +8375,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 50:8  |  Genesis 50:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>還有約瑟的全家和他的弟兄們，並他父親的眷屬；只有他們的[婦人]孩子，和羊群牛群，都留在歌珊地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the house of Joseph, and his brethren, and his father’s house: only their little ones, and their flocks, and their herds, they left in the land of Goshen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>