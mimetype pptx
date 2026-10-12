--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -57,122 +57,122 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcc30a40089d64f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R85635f83da844d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R455930683f334286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0c6145a8a1ca455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5e50b4442bac4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5753b67592af4288" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb036278603374150"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd113f89c1a664d3f"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4d46dac938f14f4d"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R36a5313678464d0a"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdc7fed8458474d37"/>
-[...28 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rbb43a3ced0ad494b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4e853d247b72493a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rdd0ec2a366614543"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R051a550e0edd474b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R637f6bce995949c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf1e980aa1c1e4199"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3f66fd5d0f534ef3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rdf1c995a0e2a4f35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf4a598480bbe4c1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc08f9fcd05d14fba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R7c9764177c5e493f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra898d752d4424697"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb0b35b0181f9492d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R40d6f29d650f4bbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf2a3b09f51fa4593"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rf8be5653658c484b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R6acaeb7247734488"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rbd8abf1a512749d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6f5cdcf635bf458b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R7036ed4563154dad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R45ff93d5abb1482a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Ra31b33b5a8bf49ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R9b847a9b70534578"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R22cf1107c06e4c30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rc84f22fc5e334532"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rc342eb6a421b4d71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R2d1ae77498cd4b0e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R977bf014f30f4986"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rd2b4f8dd8ce94376"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Re873865e20034056"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R416422b0a9a140bc"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5e3f2604d4be4834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb036278603374150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d46dac938f14f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R58cff033db8847b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R310ac873d22a4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdc7fed8458474d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R90dc3ad617a44dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc3fd0b4fdb854cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Radad31584c954da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Reaa763fc6f9747cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb4607a6b1db6422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R262ea8823b32440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R38ced8dd531b48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5bad6e80689f41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc916b0c5732142cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R49b7d572e4d04f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5120fa7533d14e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R76e20cb419714a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Redb5e2eb12d9429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re9a18fa63b254aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1e1c7b92f899430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9fa602be037b4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5c5e33ab5dbb455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R08d104f93b834187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5f150e51461f4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0cac573845d0457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb016e6aa4d8d4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcfea1ba7e7154ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7bcc11b12c994750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6705c48f2b004c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R845959add410416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc3228b596ba8439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3301e15182e24cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd6245a257e0a4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rbb43a3ced0ad494b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf0670068750c40f1" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R34f58272763d46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd113f89c1a664d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36a5313678464d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R20369b52b6df42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R9c8da132df8a48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4e853d247b72493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdd0ec2a366614543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R051a550e0edd474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R637f6bce995949c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf1e980aa1c1e4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3f66fd5d0f534ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdf1c995a0e2a4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf4a598480bbe4c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc08f9fcd05d14fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7c9764177c5e493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra898d752d4424697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb0b35b0181f9492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R40d6f29d650f4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf2a3b09f51fa4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf8be5653658c484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6acaeb7247734488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbd8abf1a512749d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6f5cdcf635bf458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7036ed4563154dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R45ff93d5abb1482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra31b33b5a8bf49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9b847a9b70534578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R22cf1107c06e4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc84f22fc5e334532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rc342eb6a421b4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2d1ae77498cd4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R977bf014f30f4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd2b4f8dd8ce94376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re873865e20034056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R416422b0a9a140bc" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R031fd8e9425d410a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -376,138 +376,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb96b226e85384a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57e536ee0c3b4fb9" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcc29cc7c5da6464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ba81fdd4c2e4533" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0318642243da456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e261364709f49d7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R73d2e4df8ca9446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe3e66531fa34562" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra9d63a2b7ed641d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7e321611566424d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3a2cf97dd63b4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red40d25fddcd4d27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9b865dcc27ec4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba7a9b1211ed42f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd311cd0e67874b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b51a29c20714c08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R6af73d681e714044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb2f1acee29d417d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbaf6e64dfe35429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref2db057d8a24799" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re648b484ff404b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf5da2e392f44fe3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Readb9a67cc66491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7443b9692a640f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra27320d39d9641ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R434d851b56814192" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8034ec58249c4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81d86e5c47494e9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rcb953115f4764824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4561dda8b90a4750" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8caf6114bdf84ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9f18211602954d90" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6cc873007bd2495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3239db087bc4b50" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R34d3772174e74896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1560cb30a3df4e21" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd2f9b3fbd69c47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdffccdfc49ca4cbc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re20cb0b90e64429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf44da91223fb45a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc7c4023b83e24a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref3c035aff684894" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R259373ac44de415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R507443724053405b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R0b161feef02043fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R731d00923d424306" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd1b474d364f246e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd71fbfd7d7214da5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcf4e518f90f241b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61a1d9256f984c22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rfbcd5fc3b7c24c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33b1c438861d463f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R98caec371a394b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa099c1540084efa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc7142b359acf488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c0291bc95ab4361" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R996b13e1ac12421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81f07b1ed6544d7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rba48251aa745441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd56f1a14dc924067" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7d81a8cb9e3e4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8faa407e112c4bb6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb1aec18585844a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7bd7613e9b204e98" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3316,100 +3316,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3b82b5a252cb4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc42d5ca004e3429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R07015b9e54e844b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2e5ee79de7334b9b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbb857a56d8f74ca2" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbb64beb9ddcb4db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfa916b2e26f245b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4566678bd72c42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6629f662a2c446f0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2317f2d5565e483a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc42d5ca004e3429b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfa916b2e26f245b7"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R07015b9e54e844b4"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4566678bd72c42ea"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4435,116 +4435,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2e5ee79de7334b9b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6629f662a2c446f0"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcc33df1a45af4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd64cbf16eefc49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R965c8343d13f4bcb" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3ed11137d7ed4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0cf11d54418c4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2712f8cd8ffc4ada" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd64cbf16eefc49ae"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R965c8343d13f4bcb"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0cf11d54418c4457"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R2712f8cd8ffc4ada"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4608,138 +4608,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R628a46bc30f94e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R00cdef93e89d4fb5" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01de63cc22eb436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R47abf809f5414acf" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39d7f2df95dc4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6f77842459c348b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd4654061d944d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re3e2a73212b84ab8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5cee1c3821b4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R29ccb301ba294213" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb10136017f3f4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re98d144f39134039" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b9940b84e5643dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8855d79e5d4c4073" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3d0ce06efd949af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R33c58ec627f04965" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R166d394789964a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R28e27330388a401a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R587e5c5fa50b48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rb5930ba44c734be8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R799b410ac5b14509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R07c9a99d927f4caa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f8fdb6bf44a4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R875cee0c2c634d05" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d0a39f4f0b74bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R079a00c36e384797" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8783c1ab039947a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R9aa260618ddc4eea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54d44d7cb2944673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R829121ab36784fec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0c82c9d09df4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R52df0536be714b3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re00159589b8d47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Raf80e4bd952b4187" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1aed7ba067bf453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rc97695d99ea34b59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cd06b618d814c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R617a2cf487cb4b0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R087e5de0984c4132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rbcc6e1dbe4c5419f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b665c17bebf495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R33701974ef1f4e58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8aeddb176cbc417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R28dafbdb8032462a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R056f4bd94c194004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rd16b41eb4e604c79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b54b0cfa55940f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R020a73641fec4a10" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9378f7c77d8f446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re16ff8acc45a4b19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e9fd12fb3e74aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R5cece1c861e44c8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e7b63545f794a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re200363a64f64638" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91df8b28dafd4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R54341da6a7ae45f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cb2486ef50647d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re7b62d2b645843e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7008cff7263433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd2fab952fe454e43" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f8851c3bd694f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R5b8b3981497a4457" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72c0eac91a614da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rac119955f78b4516" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4757,65 +4757,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第35章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 35 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4833,183 +4837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:9  |  Genesis 35:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各從巴旦‧亞蘭回來，神又向他顯現，賜福與他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God appeared unto Jacob again, when he came out of Padan-aram, and blessed him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5025,183 +4991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:10  |  Genesis 35:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>且對他說：「你的名原是雅各，從今以後不要再叫雅各，要叫以色列。」這樣，他就改名叫以色列。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God said unto him, Thy name is Jacob: thy name shall not be called any more Jacob, but Israel shall be thy name: and he called his name Israel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5217,183 +5145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:11  |  Genesis 35:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神又對他說：「我是全能的神；你要生養眾多，將來有一族和多國的民從你而生，又有君王從你而出。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God said unto him, I am God Almighty: be fruitful and multiply; a nation and a company of nations shall be of thee, and kings shall come out of thy loins;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5409,183 +5299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:12  |  Genesis 35:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我所賜給亞伯拉罕和以撒的地，我要賜給你與你的後裔。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the land which I gave Abraham and Isaac, to thee I will give it, and to thy seed after thee will I give the land.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5601,183 +5453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:13  |  Genesis 35:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神就從那與雅各說話的地方升上去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God went up from him in the place where he talked with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5793,183 +5607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:14  |  Genesis 35:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各便在那裏立了一根石柱，在柱子上奠酒，澆油。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob set up a pillar in the place where he talked with him, even a pillar of stone: and he poured a drink offering thereon, and he poured oil thereon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5985,183 +5761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:15  |  Genesis 35:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各就給那地方起名叫伯特利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob called the name of the place where God spake with him, Beth-el.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6177,183 +5915,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:16  |  Genesis 35:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們從伯特利起行，離以法他還有一段路程，拉結臨產甚是艱難。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they journeyed from Beth-el; and there was but a little way to come to Ephrath: and Rachel travailed, and she had hard labour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6369,183 +6069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:17  |  Genesis 35:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正在艱難的時候，收生婆對她說：「不要怕，你又要得一個兒子了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, when she was in hard labour, that the midwife said unto her, Fear not; thou shalt have this son also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6561,183 +6223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:18  |  Genesis 35:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她將近於死，靈魂要走的時候，就給她兒子起名叫便‧俄尼；他父親卻給他起名叫便雅憫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, as her soul was in departing, (for she died) that she called his name Ben-oni: but his father called him Benjamin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6753,179 +6377,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:1  |  Genesis 35:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神對雅各說：「起來！上伯特利去，住在那裏；要在那裏築一座壇給神，就是你逃避你哥哥以掃的時候向你顯現的那位。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And God said unto Jacob, Arise, go up to Beth-el, and dwell there: and make there an altar unto God, that appeared unto thee when thou fleddest from the face of Esau thy brother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6945,183 +6531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:19  |  Genesis 35:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拉結死了，葬在以法他的路旁；以法他就是伯利恆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Rachel died, and was buried in the way to Ephrath, which is Beth-lehem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7137,183 +6685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:20  |  Genesis 35:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各在她的墳上立了一統碑，就是拉結的墓碑，到今日還在。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob set a pillar upon her grave: that is the pillar of Rachel’s grave unto this day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7329,183 +6839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:21  |  Genesis 35:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列起行前往，在以得臺那邊支搭帳棚。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Israel journeyed, and spread his tent beyond the tower of Edar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +6993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:22  |  Genesis 35:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列住在那地的時候，呂便去與他父親的妾辟拉同寢，以色列也聽見了。 雅各共有十二個兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, when Israel dwelt in that land, that Reuben went and lay with Bilhah his father’s concubine: and Israel heard it. Now the sons of Jacob were twelve:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7147,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:23  |  Genesis 35:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利亞所生的是雅各的長子呂便，還有西緬、利未、猶大、以薩迦、西布倫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Leah; Reuben, Jacob’s firstborn, and Simeon, and Levi, and Judah, and Issachar, and Zebulun:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,183 +7301,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:24  |  Genesis 35:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拉結所生的是約瑟、便雅憫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The sons of Rachel; Joseph, and Benjamin:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8097,183 +7455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:25  |  Genesis 35:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拉結的使女辟拉所生的是但、拿弗他利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Bilhah, Rachel’s handmaid; Dan, and Naphtali:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,183 +7609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:26  |  Genesis 35:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利亞的使女悉帕所生的是迦得、亞設。這是雅各在巴旦‧亞蘭所生的兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sons of Zilpah, Leah’s handmaid; Gad, and Asher: these are the sons of Jacob, which were born to him in Padan-aram.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,183 +7763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:27  |  Genesis 35:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各來到他父親以撒那裏，到了基列‧亞巴的幔利，乃是亞伯拉罕和以撒寄居的地方；基列‧亞巴就是希伯崙。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob came unto Isaac his father unto Mamre, unto the city of Arbah, which is Hebron, where Abraham and Isaac sojourned.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8673,183 +7917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:28  |  Genesis 35:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以撒共活了一百八十歲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the days of Isaac were an hundred and fourscore years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,183 +8071,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:2  |  Genesis 35:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各就對他家中的人並一切與他同在的人說：「你們要除掉你們中間的外邦神，也要自潔，更換衣裳。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Jacob said unto his household, and to all that were with him, Put away the strange gods that are among you, and be clean, and change your garments:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9057,183 +8225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:29  |  Genesis 35:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以撒年紀老邁，日子滿足，氣絕而死，歸到他列祖那裏。他兩個兒子以掃、雅各把他埋葬了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Isaac gave up the ghost, and died, and was gathered unto his people, being old and full of days: and his sons Esau and Jacob buried him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:3  |  Genesis 35:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們要起來，上伯特利去，在那裏我要築一座壇給神，就是在我遭難的日子應允我[的禱告]、在我行的路上保佑我的那位。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And let us arise, and go up to Beth-el; and I will make there an altar unto God, who answered me in the day of my distress, and was with me in the way which I went.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +8533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:4  |  Genesis 35:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就把外邦人的神像和他們耳朵上的環子交給雅各；雅各都藏在示劍那裏的橡樹底下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they gave unto Jacob all the strange gods which were in their hand, and all their earrings which were in their ears; and Jacob hid them under the oak which was by Shechem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,183 +8687,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:5  |  Genesis 35:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們便起行前往。神使那周圍城邑的人都甚驚懼，就不追趕雅各的眾子了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they journeyed: and the terror of God was upon the cities that were round about them, and they did not pursue after the sons of Jacob.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9825,183 +8841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:6  |  Genesis 35:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是雅各和一切與他同在的人到了迦南地的路斯，就是伯特利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Jacob came to Luz, which is in the land of Canaan, that is, Beth-el, he and all the people that were with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,183 +8995,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:7  |  Genesis 35:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在那裏築了一座壇，就給那地方起名叫伊勒‧伯特利；因為他逃避他哥哥的時候，神在那裏向他顯現。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he built there an altar, and called the place El-beth-el: because there God appeared unto him, when he fled from the face of his brother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10209,183 +9149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 35:8  |  Genesis 35:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>利百加的奶母底波拉死了，就葬在伯特利下邊橡樹底下；那棵樹名叫亞倫‧巴古。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Deborah Rebekah’s nurse died, and she was buried beneath Beth-el under an oak: and the name of it was called Allon-bachuth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>