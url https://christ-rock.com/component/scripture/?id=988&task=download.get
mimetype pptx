--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -67,127 +67,127 @@
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3011879cde164b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7061fb20d1fb40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R839f0c6ddc7240a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4455803eb6c646c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc75ad5338a5a4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3e4c950c431a43b5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ref8f2250afd243dd"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc4fae9e076204818"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc79f23c5e7424223"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R19ec0c187df844d1"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R25691c1a02fb4558"/>
-[...33 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R4b6d97ca5c9e4842"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1b46a02be40741d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R0074643dd0064ab9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd0d909046e564d54"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rfdfe5f0c9d934c24"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rdb41b70d59614068"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd355fee088bc46d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra421f952c2894bfb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra78802258b394da6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc6364a8b8dd94623"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R023f27cc862b451e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R29ffd2f9e2124a24"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R6da48a6470104685"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R3ea593e432514ce6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rfaa8cba92f5a4237"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R138e76bc81d94e2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R35e22d7346984b2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R11163f6301c34c17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc43352cf0f5a4032"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rd10a62be9d2e4865"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R898fc860bed34c2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rd28c73e925534d39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R65e1262169414f33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rc6ebc8b9e62b4c5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R25fa10376e9f43d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R4ecd39ba8aab4144"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R01f0696396a74af4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R77c05a17c2dd4e86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rea7e2299b3d549b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R12ddfe4fe3b74bba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R629eefe20129468b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Ra2888f78b9fd4844"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rf9f39faba7d34836"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R5cfcff8e331841c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rd18a70ae044c4372"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R605bd80a716c4942"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1a1464cb081048c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ref8f2250afd243dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc79f23c5e7424223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R1ea5aebc27da4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R930a4e6f64f14b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R25691c1a02fb4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9cf17a20a4204c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R66d8a9aa11854f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R96fbd64a1e0e4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R248f0393acdd43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rce6bcb56b4474d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Radc216f3cfa547c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0ae268701171454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2282edca9fe443c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf60fd25581554958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R17b715ccf937472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc733c0ef6cc9483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re4001403c02e4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5809e2a117ae4153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re3411636b4934659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R32fd43a293bf4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R246967f6ac4e4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R04104cdc683b4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R974681e2ee5a427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rdb377d869ce34e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R26dac8c9f0da4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7417dbae13cc4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R1a8cb8d91b654c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7be99f25abb54e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re148a82aeda844c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R2377cf0e3d9b4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra7152477c6874d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R572bb53a0c4e4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7605e6a7affc432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb8d52106b9ce44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R95ed86354c5c4b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R212b2fb4b33849a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rbc7f720d6baa437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rc566e7bbd2a74220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R4b6d97ca5c9e4842" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rae43686b947746c6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc50df43e1c824b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc4fae9e076204818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19ec0c187df844d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5cdfa07f6cc94c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd37df3ab77a94592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1b46a02be40741d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0074643dd0064ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd0d909046e564d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfdfe5f0c9d934c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rdb41b70d59614068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd355fee088bc46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra421f952c2894bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra78802258b394da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc6364a8b8dd94623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R023f27cc862b451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R29ffd2f9e2124a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6da48a6470104685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3ea593e432514ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfaa8cba92f5a4237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R138e76bc81d94e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R35e22d7346984b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R11163f6301c34c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc43352cf0f5a4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd10a62be9d2e4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R898fc860bed34c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd28c73e925534d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R65e1262169414f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc6ebc8b9e62b4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R25fa10376e9f43d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4ecd39ba8aab4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R01f0696396a74af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R77c05a17c2dd4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rea7e2299b3d549b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R12ddfe4fe3b74bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R629eefe20129468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ra2888f78b9fd4844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rf9f39faba7d34836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R5cfcff8e331841c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rd18a70ae044c4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R605bd80a716c4942" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rae81e63554884d14" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -391,153 +391,153 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rde6ce6f26aa442fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R092050788e3a4122" /></Relationships>
-[...101 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re8eb5ebcbf9e4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda39465cceb948f6" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R49295ffb7ce3421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb055f38dfc64c80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re161e950b43b4aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R83ae2ae8e53048e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd60392629e144fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a2012e765ae4951" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R437f660bf76740db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c9e459bd88944fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re94243ea310543d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red35b339e4074c26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2a06f4612c3c4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b8c38433b3a4264" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ree839e1e76cb4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R740cb14d25ba41b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R78dc08b02be14623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb22081ab128d43e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra2157f2f401f41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47e920b74dd24df8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9a4d5a6cccfd49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red53a3b289f146e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf0751eed8cda45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd43e0046c7d046bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf71ced940f704572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R476c22d7b4c84cc9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8f8f8e6c3f9c401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re12413120c2a47ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd3d96a3ecf874612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9779a4eb0764773" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3bc54d58db8d4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb165b6b80c934cfe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd7b31ed9eee14281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd978cff9c94f4888" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re2b78defcaea4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re771189bf5fb4beb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Raa35c37af2a84e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fc65480848b42e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7b4e8bbf7f014721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b605b8ba86243e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re00cd923a2034977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d66cf8572034bd6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5366d27c20f247af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R079a033cf5b44327" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R12bf25ef4ebf4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcae1d53fd2904ea1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1f5c32857bcd4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8a4e13844774045" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R9ace4de333ab4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref9cd96b012f40cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R68d7285154b34209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5f70223e5454374" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rd224599f3be44efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27192bb056a3421e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R84e613ee3c604fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15d9bbfdbac6405e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R2c9cd6098113410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4553578a752043b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R91e331587dfe407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28ffa125a3634641" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1b034c3794d8470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdcabda4cce0049e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R635f15b5ee5b4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd8dcbbbe26f4371" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra863ca54c7ca436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c571c4b90c44588" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb9f4c25ff78e4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51790b63be704233" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R02f12855a4814853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R210f858eef5b43ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb400185d25cc48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc5139dded4745c7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3821,100 +3821,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R02c8bb51e9fa4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R94fa89e3549d4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5ec32bb376cc41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1a646a9b79f448f1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd35e905c923d4505" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R45f511d8d560441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R156fb5da1b7e448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R56b48621413f4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5775bc313e0a4ea6" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf1164bc41b5b4e07" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R94fa89e3549d4503"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R156fb5da1b7e448f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5ec32bb376cc41da"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R56b48621413f4aee"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4940,116 +4940,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1a646a9b79f448f1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5775bc313e0a4ea6"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6b90489e37f34d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2d5652266c7c48ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R034569c5a5b545bc" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3ec5c8afee9f4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R11593125bbff43d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcfc713bdf9f64291" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2d5652266c7c48ad"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R034569c5a5b545bc"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R11593125bbff43d7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcfc713bdf9f64291"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5113,153 +5113,153 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0241b9cceea149fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfbd15d0712434973" /></Relationships>
-[...101 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22f3ea25bcdd44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5630301139ee4d8d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb2f46b7169846bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R224e061aa4324830" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R687cab5ed24b4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6aa2b46c87764185" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85ee5276c2dc4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R0b6f95f5f6fb4e66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re316f27bd89c462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rd85baab28da24114" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R012983741e444fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rf094d0c7a1444409" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ba4172ac89a4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Ra5189d98b37140c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44572629c52b4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Re769ac611d254454" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9863bdb7e6ad4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R87adf4e16b67485f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R541c9ad7c23d44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R10447c0556904763" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R319a10dac2f94837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R6025c1e3f4cf431c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83095eea8f4846f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R570abfdc7b7f466f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05f30650e338416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R02334b400b5f4a14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c7dc821f1214688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rdd49850f3186409d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R365f70fae8ca4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R4928871469d6409c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24a23a9bcb6c4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R074fa8a1f0cc4fa4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3d9ede9ac5b4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rcdddc32a09764a63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8acc2deaf317448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Re08f396b94be4474" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R057e82895f2346e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R6e25f14a859446b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53437b881b6f4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R9ac187450f9a4244" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd04c5a9917d74e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R1534c58fe1684db2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdb79521348504028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rd970d7b0a51d45e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14bc72dbec3c4698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R4eabd1c01a3b4a25" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R627044f39d524ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R5468834959544dec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70029eb945054a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R9c9cd633505c48d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ae3679a883f46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rc527975ab94549b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a52347480c7464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R26fcbfd31ad74771" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73f8b8865bde4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R37a481a74c964d34" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra10572badb904039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R647bbb1d935e446d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0752db196a64fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R6386e02261a043bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26af391e318c48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R23557b7a35a240df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R239613f36656445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf07a6cdbac8a4a96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R79ae260e68044046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5fad4ab14b5142d3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55a1cd8bc9f24d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rc5ab8f3fc20f4e4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8025f4a6d39e474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9d6694556d1f4c46" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ccd36aa6f814fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf2ffeeb42aad46e0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5277,65 +5277,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第44章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 44 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5353,183 +5357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:9  |  Genesis 44:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你僕人中無論在誰那裏搜出來，就叫他死，我們也作我主的奴僕。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With whomsoever of thy servants it be found, both let him die, and we also will be my lord’s bondmen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5545,183 +5511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:10  |  Genesis 44:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>家宰說：「現在就照你們的話行吧！在誰那裏搜出來，誰就作我的奴僕；其餘的都沒有罪。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Now also let it be according unto your words: he with whom it is found shall be my servant; and ye shall be blameless.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5737,183 +5665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:11  |  Genesis 44:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是他們各人急忙把口袋卸在地下，各人打開口袋。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then they speedily took down every man his sack to the ground, and opened every man his sack.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5929,183 +5819,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:12  |  Genesis 44:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>家宰就搜查，從年長的起到年幼的為止，那杯竟在便雅憫的口袋裏搜出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he searched, and began at the eldest, and left at the youngest: and the cup was found in Benjamin’s sack.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6121,183 +5973,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:13  |  Genesis 44:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就撕裂衣服，各人把馱子抬在驢上，回城去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then they rent their clothes, and laded every man his ass, and returned to the city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6313,183 +6127,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:14  |  Genesis 44:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大和他弟兄們來到約瑟的屋中，約瑟還在那裏，他們就在他面前俯伏於地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Judah and his brethren came to Joseph’s house; for he was yet there: and they fell before him on the ground.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6505,183 +6281,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:15  |  Genesis 44:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟對他們說：「你們做的是甚麼事呢？你們豈不知像我這樣的人必能占卜嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph said unto them, What deed is this that ye have done? wot ye not that such a man as I can certainly divine?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6697,183 +6435,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:16  |  Genesis 44:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大說：「我們對我主說甚麼呢？還有甚麼話可說呢？我們怎能自己表白出來呢？神已經查出僕人的罪孽了。我們與那在他手中搜出杯來的都是我主的奴僕。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Judah said, What shall we say unto my lord? what shall we speak? or how shall we clear ourselves? God hath found out the iniquity of thy servants: behold, we are my lord’s servants, both we, and he also with whom the cup is found.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6889,183 +6589,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:17  |  Genesis 44:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟說：「我斷不能這樣行！在誰的手中搜出杯來，誰就作我的奴僕；至於你們，可以平平安安地上你們父親那裏去。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, God forbid that I should do so: but the man in whose hand the cup is found, he shall be my servant; and as for you, get you up in peace unto your father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7081,179 +6743,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:18  |  Genesis 44:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大挨近他，說：「我主啊，求你容僕人說一句話給我主聽，不要向僕人發烈怒，因為你如同法老一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Judah came near unto him, and said, Oh my lord, let thy servant, I pray thee, speak a word in my lord’s ears, and let not thine anger burn against thy servant: for thou art even as Pharaoh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7273,183 +6897,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:1  |  Genesis 44:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟吩咐家宰說：「把糧食裝滿這些人的口袋，儘着他們的驢所能馱的，又把各人的銀子放在各人的口袋裏，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he commanded the steward of his house, saying, Fill the men’s sacks with food, as much as they can carry, and put every man’s money in his sack’s mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7465,183 +7051,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:19  |  Genesis 44:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我主曾問僕人們說：『你們有父親有兄弟沒有？』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My lord asked his servants, saying, Have ye a father, or a brother?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7657,179 +7205,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:20  |  Genesis 44:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們對我主說：『我們有父親，已經年老，還有他老年所生的一個小孩子。他哥哥死了，他母親只撇下他一人，他父親疼愛他。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And we said unto my lord, We have a father, an old man, and a child of his old age, a little one; and his brother is dead, and he alone is left of his mother, and his father loveth him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7849,183 +7359,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:21  |  Genesis 44:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你對僕人說：『把他帶到我這裏來，叫我親眼看看他。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou saidst unto thy servants, Bring him down unto me, that I may set mine eyes upon him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8041,183 +7513,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:22  |  Genesis 44:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們對我主說：『童子不能離開他父親，若是離開，他父親必死。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And we said unto my lord, The lad cannot leave his father: for if he should leave his father, his father would die.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8233,183 +7667,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:23  |  Genesis 44:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你對僕人說：『你們的小兄弟若不與你們一同下來，你們就不得再見我的面。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thou saidst unto thy servants, Except your youngest brother come down with you, ye shall see my face no more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8425,183 +7821,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:24  |  Genesis 44:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們上到你僕人－我們父親那裏，就把我主的話告訴了他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass when we came up unto thy servant my father, we told him the words of my lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8617,183 +7975,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:25  |  Genesis 44:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的父親說：『你們再去給我糴些糧來。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And our father said, Go again, and buy us a little food.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8809,183 +8129,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:26  |  Genesis 44:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們就說：『我們不能下去。我們的小兄弟若和我們同往，我們就可以下去。因為，小兄弟若不與我們同往，我們必不得見那人的面。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And we said, We cannot go down: if our youngest brother be with us, then will we go down: for we may not see the man’s face, except our youngest brother be with us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9001,183 +8283,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:27  |  Genesis 44:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你僕人－我父親對我們說：『你們知道我的妻子給我生了兩個兒子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thy servant my father said unto us, Ye know that my wife bare me two sons:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9193,183 +8437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:28  |  Genesis 44:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一個離開我出去了；我說他必是被撕碎了，直到如今我也沒有見他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the one went out from me, and I said, Surely he is torn in pieces; and I saw him not since:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9385,183 +8591,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:2  |  Genesis 44:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並將我的銀杯和那少年人糴糧的銀子一同裝在他的口袋裏。」家宰就照約瑟所說的話行了；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And put my cup, the silver cup, in the sack’s mouth of the youngest, and his corn money. And he did according to the word that Joseph had spoken.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9577,183 +8745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:29  |  Genesis 44:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在你們又要把這個帶去離開我，倘若他遭害，那便是你們使我白髮蒼蒼、悲悲慘慘地下陰間去了。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if ye take this also from me, and mischief befall him, ye shall bring down my gray hairs with sorrow to the grave.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9769,183 +8899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:30  |  Genesis 44:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我父親的命與這童子的命相連。如今我回到你僕人－我父親那裏，若沒有童子與我們同在，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore when I come to thy servant my father, and the lad be not with us; seeing that his life is bound up in the lad’s life;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9961,179 +9053,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:31  |  Genesis 44:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的父親見沒有童子，他就必死。這便是我們使你僕人－我們的父親白髮蒼蒼、悲悲慘慘地下陰間去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It shall come to pass, when he seeth that the lad is not with us, that he will die: and thy servants shall bring down the gray hairs of thy servant our father with sorrow to the grave.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10153,183 +9207,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:32  |  Genesis 44:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為僕人曾向我父親為這童子作保，說：『我若不帶他回來交給父親，我便在父親面前永遠擔罪。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thy servant became surety for the lad unto my father, saying, If I bring him not unto thee, then I shall bear the blame to my father for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10345,183 +9361,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:33  |  Genesis 44:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在求你容僕人住下，替這童子作我主的奴僕，叫童子和他哥哥們一同上去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore, I pray thee, let thy servant abide instead of the lad a bondman to my lord; and let the lad go up with his brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10537,183 +9515,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:34  |  Genesis 44:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若童子不和我同去，我怎能上去見我父親呢？恐怕我看見災禍臨到我父親身上。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For how shall I go up to my father, and the lad be not with me? lest peradventure I see the evil that shall come on my father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10729,183 +9669,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:3  |  Genesis 44:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天一亮就打發那些人帶着驢走了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As soon as the morning was light, the men were sent away, they and their asses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10921,179 +9823,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:4  |  Genesis 44:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們出城走了不遠，約瑟對家宰說：「起來，追那些人去，追上了就對他們說：『你們為甚麼以惡報善呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they were gone out of the city, and not yet far off, Joseph said unto his steward, Up, follow after the men; and when thou dost overtake them, say unto them, Wherefore have ye rewarded evil for good?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11113,183 +9977,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:5  |  Genesis 44:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這不是我主人飲酒的杯嗎？豈不是他占卜用的嗎？你們這樣行是作惡了。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Is not this it in which my lord drinketh, and whereby indeed he divineth? ye have done evil in so doing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11305,183 +10131,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:6  |  Genesis 44:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>家宰追上他們，將這些話對他們說了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he overtook them, and he spake unto them these same words.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11497,183 +10285,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:7  |  Genesis 44:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們回答說：「我主為甚麼說這樣的話呢？你僕人斷不能做這樣的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they said unto him, Wherefore saith my lord these words? God forbid that thy servants should do according to this thing:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11689,183 +10439,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 44:8  |  Genesis 44:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你看，我們從前在口袋裏所見的銀子，尚且從迦南地帶來還你，我們怎能從你主人家裏偷竊金銀呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the money, which we found in our sacks’ mouths, we brought again unto thee out of the land of Canaan: how then should we steal out of thy lord’s house silver or gold?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>