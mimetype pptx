--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0aba31e81fdd4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd7c3f4ad5b5f4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf8270caa367947e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rce598d323d044d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R513b0c2e829f48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra8c8cae6110043c5" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1d6aa4559ccd4d47"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd165212fc23c4d7a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R26d582f329764f5e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R64909755082544ac"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc9a8cb6f0ef24471"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R2ed43344d76e4493"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc2bceccf79504c8a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R72502fe207014bf1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R163223c0242e465e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R44fb37826c9144e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rad7f8ab2f5a0421d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra86fee2a1c344a44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd8c57968c3a9448a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Refa3afb8eb834513"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rec81bb5ae66a48fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Reb5179e4036d448d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra523205f7b6e4584"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5c5e046a95cd47fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rca0245d776c34614"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rf3e5781cd309400d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ra564d5fb187c4170"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R504640f06406450e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R2ca531854d4c493a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R53c960321484435d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R5388431ed6bd4771"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R86d88b7910394120"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R37a1d416ddf54ca3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R25f878c731624522"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R28dc1047afde4770"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R07399ef02aa34900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1d6aa4559ccd4d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26d582f329764f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfa7f0bfa570449b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc2af7e85ff3a452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc9a8cb6f0ef24471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ree43c393619144de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb3bbef0c175645e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rda44a2fc990c4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3162e82d402b46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2aba4f0dc4de4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re4e730aa5a9b4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf8cde12987244747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdeec587691f4459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbb0ac554d99b4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbc80db492d3a4cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8f600b9f83d14a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf45f648e9ab34eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8e9d72a0a2df4509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R54c615c53dfa4e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9a41eadd138d4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5b323fa02153469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4cb4cdb9a071446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9570d5e4d42a450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R190c6b55276043d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0348e66d838a4047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Radd4db382915416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2ed43344d76e4493" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc6ddb9c9895b40ae" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd571b377f6024249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd165212fc23c4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64909755082544ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R909908c8907c417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R007bc35e222a4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc2bceccf79504c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R72502fe207014bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R163223c0242e465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R44fb37826c9144e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rad7f8ab2f5a0421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra86fee2a1c344a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd8c57968c3a9448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Refa3afb8eb834513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rec81bb5ae66a48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Reb5179e4036d448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra523205f7b6e4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5c5e046a95cd47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rca0245d776c34614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf3e5781cd309400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra564d5fb187c4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R504640f06406450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2ca531854d4c493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R53c960321484435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5388431ed6bd4771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R86d88b7910394120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R37a1d416ddf54ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R25f878c731624522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R28dc1047afde4770" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1fea8e820880498e" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R878f80166391450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76f9a748793644c2" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2b501f12ef07451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b89dd80599846db" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb6d5783e164f48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61b55208228f422d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb5a3baf91e2f4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58f966e6adb9427a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re80be4a16aff4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca603fdc37e14c68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R02e7e93163d64d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15111230f6f240cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re5327e3e764b4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55c5089be9cd4ad1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R64c3b26ddcb148ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15a539d7b5084f7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2d8ae61b9fc14b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf795bdd631834020" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R62d049300de3448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe9ead481f564ba8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R59050dda14e24f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8645101d221b4d57" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5cee2d2660ce497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3de78f0275d246e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R501a2ca4abc2474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47ddb9e3dcde4d7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4c5ce807369348da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ca76ba185074b48" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf618e90b828f4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb06a076fd0a24611" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7cb5cf40e67143a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rceee3f4bfaa345dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R673d8e0a911b436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1714e5cd647c40c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R88c1943e2adf484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8fc888f43fc54d59" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0021375354f64e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc49c7cb4269f414b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R463d682d34e142fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39f04e3bc8eb4bce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Raa23d3d5227c4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ea3f7c01088489b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R770447b42d4645a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71eb6aa37a6b40fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9619a82850c74167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0320ba263ec646b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb5dfdefaf4f04467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9530673307f74f47" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R32f8b845a5af4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1d82e7058664a8f" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6042068754414310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R17a7d20a0060495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R799ac0a6058d493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf9b470fb5c8846ca" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R94cfede409d74813" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7554c342053447eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfdb99d2297254095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2664437c3da14f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4f05be58eb9a419a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9b3188e3739c40df" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R17a7d20a0060495b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfdb99d2297254095"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R799ac0a6058d493e"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2664437c3da14f2e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf9b470fb5c8846ca"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4f05be58eb9a419a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8004e58890d44e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra76dc9754e574a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98bce39e3b464d2b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R76c50e669f664ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3b0aaeb887fa4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9937a3bf57741ec" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra76dc9754e574a57"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R98bce39e3b464d2b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3b0aaeb887fa4b58"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra9937a3bf57741ec"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1231e498ce164a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R343a04553a0b423c" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R86705c1d8bb44931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R15c8cb538c79405a" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R411d2fc8ae9349ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7f4aee74fe714719" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb79841b7b30f4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0b8168a6619b4815" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R693d6dd8585d4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf8c2f73b65b94a22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4cf10e8d3ff944ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra6c760455a0744fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R976a1e00ef5c4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R5060d57565c74d7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f8df7555f0a4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R1461ae3b2027443c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca42f3c1d34346b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0f9b808d0dda4792" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R080709a5170343ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R02eb3980020b40f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3459c42811e4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R2cb7cfc5cf804240" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc80504bb1044eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Re483186f457f4853" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R18ebe31416fd4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R2deeeefaa48f4186" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f6e559d20a04159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R57a9407bed974540" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdec3570f28b54455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R90eb1deafef84cf9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cb8b8f54c3549d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rcc2bfefdc43a4018" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R037821087a934cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Ra63240123c904a12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15b97d6f05624535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R8f7659a8046146d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06d8670038654b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R9803b623a28346cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68c0052b6aa3482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R1d552b9cc9374ad8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99d2b8a16b614a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R0a673cd2b8bd4bc7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca88277d08d44757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rddaba1da7e7d4da3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27647694a1014da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R360a3f09ff9544ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7579b0100a38407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd41db9298dc84bdc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R268ec321e2f24b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9a74dbd6dee04556" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第48章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 48 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:9  |  Genesis 48:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟對他父親說：「這是神在這裏賜給我的兒子。」以色列說：「請你領他們到我跟前，我要給他們祝福。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph said unto his father, They are my sons, whom God hath given me in this place. And he said, Bring them, I pray thee, unto me, and I will bless them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:10  |  Genesis 48:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列年紀老邁，眼睛昏花，不能看見。約瑟領他們到他跟前，他就和他們親嘴，抱着他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the eyes of Israel were dim for age, so that he could not see. And he brought them near unto him; and he kissed them, and embraced them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:11  |  Genesis 48:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列對約瑟說：「我想不到得見你的面，不料，神又使我得見你的兒子。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Israel said unto Joseph, I had not thought to see thy face: and, lo, God hath shewed me also thy seed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,183 +4571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:12  |  Genesis 48:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟把兩個兒子從以色列兩膝中領出來，自己就臉伏於地下拜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph brought them out from between his knees, and he bowed himself with his face to the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:13  |  Genesis 48:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>隨後，約瑟又拉着他們兩個，以法蓮在他的右手裏，對着以色列的左手，瑪拿西在他的左手裏，對着以色列的右手，領他們到以色列的跟前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph took them both, Ephraim in his right hand toward Israel’s left hand, and Manasseh in his left hand toward Israel’s right hand, and brought them near unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,179 +4879,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:14  |  Genesis 48:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列伸出右手來，按在以法蓮的頭上（以法蓮乃是次子），又剪搭過左手來，按在瑪拿西的頭上（瑪拿西原是長子）。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Israel stretched out his right hand, and laid it upon Ephraim’s head, who was the younger, and his left hand upon Manasseh’s head, guiding his hands wittingly; for Manasseh was the firstborn.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:15  |  Genesis 48:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他就給約瑟祝福說：「願我祖亞伯拉罕和我父以撒所事奉的神，就是一生牧養我直到今日的神，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he blessed Joseph, and said, God, before whom my fathers Abraham and Isaac did walk, the God which fed me all my life long unto this day,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,179 +5187,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:16  |  Genesis 48:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>救贖我脫離一切患難的那使者，賜福與這兩個童子。願他們歸在我的名下和我祖亞伯拉罕、我父以撒的名下。又願他們在世界中生養眾多。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Angel which redeemed me from all evil, bless the lads; and let my name be named on them, and the name of my fathers Abraham and Isaac; and let them grow into a multitude in the midst of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5641,179 +5341,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:17  |  Genesis 48:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟見他父親把右手按在以法蓮的頭上，就不喜悅，便提起他父親的手，要從以法蓮頭上挪到瑪拿西的頭上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Joseph saw that his father laid his right hand upon the head of Ephraim, it displeased him: and he held up his father’s hand, to remove it from Ephraim’s head unto Manasseh’s head.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:18  |  Genesis 48:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約瑟對他父親說：「我父，不是這樣。這本是長子，求你把右手按在他的頭上。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Joseph said unto his father, Not so, my father: for this is the firstborn; put thy right hand upon his head.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:1  |  Genesis 48:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這事以後，有人告訴約瑟說：「你的父親病了。」他就帶着兩個兒子瑪拿西和以法蓮同去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass after these things, that one told Joseph, Behold, thy father is sick: and he took with him his two sons, Manasseh and Ephraim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:19  |  Genesis 48:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他父親不從，說：「我知道，我兒，我知道。他也必成為一族，也必昌大。只是他的兄弟將來比他還大；他兄弟的後裔要成為多族。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And his father refused, and said, I know it, my son, I know it: he also shall become a people, and he also shall be great: but truly his younger brother shall be greater than he, and his seed shall become a multitude of nations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:20  |  Genesis 48:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當日就給他們祝福說：「以色列人要指着你們祝福說：『願神使你如以法蓮、瑪拿西一樣。』」於是立以法蓮在瑪拿西以上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he blessed them that day, saying, In thee shall Israel bless, saying, God make thee as Ephraim and as Manasseh: and he set Ephraim before Manasseh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:21  |  Genesis 48:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列又對約瑟說：「我要死了，但神必與你們同在，領你們回到你們列祖之地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Israel said unto Joseph, Behold, I die: but God shall be with you, and bring you again unto the land of your fathers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:22  |  Genesis 48:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且我從前用弓用刀從亞摩利人手下奪的那塊地，我都賜給你，使你比眾弟兄多得一分。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moreover I have given to thee one portion above thy brethren, which I took out of the hand of the Amorite with my sword and with my bow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,183 +6419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:2  |  Genesis 48:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有人告訴雅各說：「請看，你兒子約瑟到你這裏來了。」以色列就勉強在床上坐起來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And one told Jacob, and said, Behold, thy son Joseph cometh unto thee: and Israel strengthened himself, and sat upon the bed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7177,183 +6573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:3  |  Genesis 48:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雅各對約瑟說：「全能的神曾在迦南地的路斯向我顯現，賜福與我，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jacob said unto Joseph, God Almighty appeared unto me at Luz in the land of Canaan, and blessed me,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7369,179 +6727,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:4  |  Genesis 48:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對我說：『我必使你生養眾多，成為多民，又要把這地賜給你的後裔，永遠為業。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said unto me, Behold, I will make thee fruitful, and multiply thee, and I will make of thee a multitude of people; and will give this land to thy seed after thee for an everlasting possession.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7561,179 +6881,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:5  |  Genesis 48:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我未到埃及見你之先，你在埃及地所生的以法蓮和瑪拿西這兩個兒子是我的，正如呂便和西緬是我的一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now thy two sons, Ephraim and Manasseh, which were born unto thee in the land of Egypt before I came unto thee into Egypt, are mine; as Reuben and Simeon, they shall be mine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:6  |  Genesis 48:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你在他們以後所生的就是你的，他們可以歸於他們弟兄的名下得產業。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thy issue, which thou begettest after them, shall be thine, and shall be called after the name of their brethren in their inheritance.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:7  |  Genesis 48:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於我，我從巴旦來的時候，拉結死在我眼前，在迦南地的路上，離以法他還有一段路程，我就把她葬在以法他的路上（以法他就是伯利恆）。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as for me, when I came from Padan, Rachel died by me in the land of Canaan in the way, when yet there was but a little way to come unto Ephrath: and I buried her there in the way of Ephrath; the same is Beth-lehem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 48:8  |  Genesis 48:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以色列看見約瑟的兩個兒子，就說：「這是誰？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Israel beheld Joseph’s sons, and said, Who are these?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>