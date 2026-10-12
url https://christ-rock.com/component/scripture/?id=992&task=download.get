--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0f7fc1d2788248de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9feebba820b741df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7286112a610b43a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdc8f7b0a0d304336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra09a76b3039442f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R97551d5674564654" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf0fa2000101347b0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R13d6976b44f746ff"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb1f68b0e15d64166"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R648cbd71e3ba45db"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8234bef969984e1c"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R88af7cb0410247e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfc1c483f702143a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd967f241f0284da2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R690e6078b524406a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R846a7a8772e24c30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R319f0c1015cf4b17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R2e6e6fc1d643425f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5af0afbdb6ce46a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re62a258b60324e9b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf0344c9f72db4f7e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R5085d7c1695645cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R96adf653095344f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb0728c3ee63d4434"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R18e1f28aca7c4837"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd9961107a15f48d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rcfd7d4d0e1764be9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re167106f2ce5446f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rfb0f05c2090c4b76"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Ra98c7f82d4cf4736"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R175ee78774ad419f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R0ef4e361babb45de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R8e3c56f3a6d247e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R944fdb46b466434e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rc5213a838dd14c20"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R8962f0c55a33431d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R0cfdcbb9c23e4fd1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Red3d967159414565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf0fa2000101347b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1f68b0e15d64166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7c35bbd20200410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra468c768d23843ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8234bef969984e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8fbdea1feaf140a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R08c01ba6688c43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R51e31e700eae46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R71b2c12e8a1945be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R706899fec39c4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc3ca9bd4340b4f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R63985fe090c24454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Reca77816c9574be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf429a23006e24c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Raa076de6aa194b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra65544c424684bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rfc4d6ce1a86b475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf46cee81809e49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R579926658207455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re88d234e0e4846bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R093030f7d94b449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R69f4e4eeb8c04fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R57000f32a6204800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4a1c19daf5a94308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7cba9f2690624cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7774316cdf6a4667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra6010910df484692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9ecdd91456ab4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R88af7cb0410247e3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb4a852fe0cc04b25" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb16182e0297942a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R13d6976b44f746ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R648cbd71e3ba45db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb069c8b524104da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb975452069204101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfc1c483f702143a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd967f241f0284da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R690e6078b524406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R846a7a8772e24c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R319f0c1015cf4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2e6e6fc1d643425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5af0afbdb6ce46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re62a258b60324e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf0344c9f72db4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5085d7c1695645cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R96adf653095344f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb0728c3ee63d4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R18e1f28aca7c4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd9961107a15f48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rcfd7d4d0e1764be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re167106f2ce5446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfb0f05c2090c4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra98c7f82d4cf4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R175ee78774ad419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R0ef4e361babb45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R8e3c56f3a6d247e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R944fdb46b466434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc5213a838dd14c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8962f0c55a33431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0cfdcbb9c23e4fd1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd4932c371e8d4750" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rae15f5e19ada4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9831399f4b824af5" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6a34799d86ce489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c2015e8b2aa4e73" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re0f2918edd3347a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R849295cc93e34136" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1eb0929412934830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2bdc319a77174728" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R00aa3b0c9a0a45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc59e6d03a76a4d75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R83ce4b65c4184584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d17142c1875469b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R9df84d2235664c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2706dda798d4441b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R6513b04b2d9946a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R663f3bd31d3a4fac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rebd86ef2803e482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rafb9ea3ab02c4a7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbc0248b519034481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R264824e979544442" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R6d86b8f35c334ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88926c90676a4836" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Reff2ea1fc9634107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22fb87c1d96044ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra2bb707b9b6248ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99b2b9d741834813" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re56d2618e11841f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb0a830893aa64867" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R05598287440d4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e9194f6fd254ecb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7525f88ae75f4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8759e982e5a54c91" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rde09b38594ba445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4a993ebd08d4625" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5f986f2fee354643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra2224594deb74864" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R04696e20215147a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra33438b13b8a49d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rf46abd87ea6d4889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4ad4076b5d994e97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re38e278f34b847d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1199aeaaf8374f4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5059f9f5767e4a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95df1f3213b24f7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc8d14427f4334215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b91271062b54eb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R375c7f2e22134c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76ee6197e7a646da" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R574cca01286048a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf07234a3669e4ca4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R4ad5581419c24964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3ec224d9c054561" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7ca921b4f8434b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e2ccd14728440dd" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ree88ed23ede9413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7ee94dbfa6834041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd71e44c124af45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdd893762beaa4733" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R403b9729c33e4d2d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbdb8e15ce2ce4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R4b213722dae64f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re5a1d8a3970e4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R317d6c9c37cb4a34" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf53f59f0d3314ac0" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7ee94dbfa6834041"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4b213722dae64f46"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd71e44c124af45e2"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re5a1d8a3970e4361"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdd893762beaa4733"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R317d6c9c37cb4a34"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R3b7b731b29614a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R576ebf564e92424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44654330aba34641" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R00e8899e23374121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0f2f9146179e4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6a6aa09f7a04cfb" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R576ebf564e92424b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R44654330aba34641"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R0f2f9146179e4446"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf6a6aa09f7a04cfb"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfae41ccbd8ef4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R295bdf65757248db" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb92f2537cf784732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8151af6a1adc4f32" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9356ddd45de1445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re684c7edde734929" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8ddf228746f410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R27547d2056f64c03" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99ea5f4ead1148f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7debd1839fc147b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e0f91aced9a49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra8d9ddc3c8be4c22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra99423d8baed4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R101b444728a84640" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01239fc0c37f4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R2efcc0cf0ccf4798" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1671404ebd649df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R1cb5558bac7e4691" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc01c1ce60b54705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1c1268b233ee4314" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2a3646a32b347fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R7d32ba22810a4915" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra100f67470be4398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R3f18760917934b42" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra893c018b43b45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R93c2fd2b7598464d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R277e1110700346b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R062123c5dcd74be5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d930e7a04054a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R5f2fc02383d146a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R362f7265439f4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R810d3518829641a6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a2285848394456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R5756407e485941f2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ae69fcc014f4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Ra293f173abcb4e63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raad951468b824da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R9ea4abcd632c4dd8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b95a9e91c1a47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R4222c605e19d449f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca9fbc9578bd4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Ra03d319a5091450e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50f7d85b160f468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R0afedd4a4fec4867" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc7d76a384fc49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R13696dc4e6274be2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb10bd9655c04cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rdd3376795ea84ad9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d2b76ceb359485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1629aca64da44b48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc248e97d38564f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra9dd58390eca45b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69fe6e60e66c4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R08ada9be625f4322" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記第7章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Genesis 7 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:9  |  Genesis 7:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>都是一對一對地，有公有母，到挪亞那裏進入方舟，正如神所吩咐挪亞的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There went in two and two unto Noah into the ark, the male and the female, as God had commanded Noah.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:10  |  Genesis 7:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過了那七天，洪水氾濫在地上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass after seven days, that the waters of the flood were upon the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,179 +4625,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:11  |  Genesis 7:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當挪亞六百歲，二月十七日那一天，大淵的泉源都裂開了，天上的窗戶也敞開了，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the six hundredth year of Noah’s life, in the second month, the seventeenth day of the month, the same day were all the fountains of the great deep broken up, and the windows of heaven were opened.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:12  |  Genesis 7:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>四十晝夜降大雨在地上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the rain was upon the earth forty days and forty nights.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:13  |  Genesis 7:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正當那日，挪亞和他三個兒子閃、含、雅弗，並挪亞的妻子和三個兒婦，都進入方舟。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the selfsame day entered Noah, and Shem, and Ham, and Japheth, the sons of Noah, and Noah’s wife, and the three wives of his sons with them, into the ark;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,179 +5087,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:14  |  Genesis 7:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們和百獸，各從其類，一切牲畜，各從其類，爬在地上的昆蟲，各從其類，一切禽鳥，各從其類，都進入方舟。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They, and every beast after his kind, and all the cattle after their kind, and every creeping thing that creepeth upon the earth after his kind, and every fowl after his kind, every bird of every sort.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:15  |  Genesis 7:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡有血肉、有氣息的活物，都一對一對地到挪亞那裏，進入方舟。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they went in unto Noah into the ark, two and two of all flesh, wherein is the breath of life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:16  |  Genesis 7:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡有血肉進入方舟的，都是有公有母，正如神所吩咐挪亞的。耶和華就把他關在方舟裏頭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they that went in, went in male and female of all flesh, as God had commanded him: and the LORD shut him in.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:17  |  Genesis 7:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>洪水氾濫在地上四十天，水往上長，把方舟從地上漂起。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the flood was forty days upon the earth; and the waters increased, and bare up the ark, and it was lift up above the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:18  |  Genesis 7:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>水勢浩大，在地上大大地往上長，方舟在水面上漂來漂去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the waters prevailed, and were increased greatly upon the earth; and the ark went upon the face of the waters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:1  |  Genesis 7:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶和華對挪亞說：「你和你的全家都要進入方舟；因為在這世代中，我見你在我面前是義人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the LORD said unto Noah, Come thou and all thy house into the ark; for thee have I seen righteous before me in this generation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:19  |  Genesis 7:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>水勢在地上極其浩大，天下的高山都淹沒了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the waters prevailed exceedingly upon the earth; and all the high hills, that were under the whole heaven, were covered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:20  |  Genesis 7:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>水勢比山高過十五肘，山嶺都淹沒了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fifteen cubits upward did the waters prevail; and the mountains were covered.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:21  |  Genesis 7:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡在地上有血肉的動物，就是飛鳥、牲畜、走獸，和爬在地上的昆蟲，以及所有的人，都死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all flesh died that moved upon the earth, both of fowl, and of cattle, and of beast, and of every creeping thing that creepeth upon the earth, and every man:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:22  |  Genesis 7:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡在旱地上、鼻孔有氣息的生靈都死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All in whose nostrils was the breath of life, of all that was in the dry land, died.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:23  |  Genesis 7:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡地上各類的活物，連人帶牲畜、昆蟲，以及空中的飛鳥，都從地上除滅了，只留下挪亞和那些與他同在方舟裏的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And every living substance was destroyed which was upon the face of the ground, both man, and cattle, and the creeping things, and the fowl of the heaven; and they were destroyed from the earth: and Noah only remained alive, and they that were with him in the ark.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:24  |  Genesis 7:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>水勢浩大，在地上共一百五十天。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the waters prevailed upon the earth an hundred and fifty days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:2  |  Genesis 7:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡潔淨的畜類，你要帶七公七母；不潔淨的畜類，你要帶一公一母；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of every clean beast thou shalt take to thee by sevens, the male and his female: and of beasts that are not clean by two, the male and his female.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:3  |  Genesis 7:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>空中的飛鳥也要帶七公七母，可以留種，活在全地上；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of fowls also of the air by sevens, the male and the female; to keep seed alive upon the face of all the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,179 +7243,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:4  |  Genesis 7:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為再過七天，我要降雨在地上四十晝夜，把我所造的各種活物都從地上除滅。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For yet seven days, and I will cause it to rain upon the earth forty days and forty nights; and every living substance that I have made will I destroy from off the face of the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:5  |  Genesis 7:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>挪亞就遵着耶和華所吩咐的行了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Noah did according unto all that the LORD commanded him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:6  |  Genesis 7:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當洪水氾濫在地上的時候，挪亞整六百歲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Noah was six hundred years old when the flood of waters was upon the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:7  |  Genesis 7:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>挪亞就同他的妻和兒子兒婦都進入方舟，躲避洪水。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Noah went in, and his sons, and his wife, and his sons’ wives with him, into the ark, because of the waters of the flood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>創世記 7:8  |  Genesis 7:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>潔淨的畜類和不潔淨的畜類，飛鳥並地上一切的昆蟲，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of clean beasts, and of beasts that are not clean, and of fowls, and of every thing that creepeth upon the earth,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>